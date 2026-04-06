--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphael Sommet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">SOMMET Raphael  : Chargé de recherches CNRS XLIM,Responsable de l'équipe Composant Circuit Sous ensemble Non LinéaireWorking on trap modeling and characterization as well as thermal modeling and characterization</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4170-1781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088662799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198793674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357708766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source‐Connected Field‐Plate Effects on Static Current, Trap Signature, and Thermal Resistance of AlGaN/GaN High Electron Mobility Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202500837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-connected and gate-connected field-plate influence on thermal resistance of AlGaN/GaN HEMT with varying passivation thickness and field-plate length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 175, pp.115947. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Use of Thermal Characterization and Simulation of AlGaN/GaN High-Electron Mobility Transistors in Transient and Steady State Regimes to Estimate the Hotspot Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (5), pp.935. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14050935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-doping starting depth impacts on static and transient characteristics of AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Di Giacomo Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.208197. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micrna.2025.208197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Materials for Raman Thermometry on Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Frogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (17), pp.1344. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano15171344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-Related Trapping and Detrapping Dynamics in AlGaN/GaN HEMTs Inspected by Drain Current Transient (DCT) Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Di Giacomo Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2025.3602857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Estimate Surface Donor Density (N TD ) in AlGaN/GaN HEMT by Validated DCT Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202500170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum, effective, and average thermal resistance for GaN-based HEMTs on SiC, Si and sapphire substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaushik Shivanand Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Komalesh Tadepalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjan Chakravorty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.109121. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2025.109121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental overview of linearity metrics using complex modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.1097-1106. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078725102389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characteristics and trap signatures for Schottky barrier diodes on 4H-SiC, GaN-on-GaN, AlGaN/GaN epitaxial substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikha Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashmi Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. V. L. Narasimha Murty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (6), pp.065016. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ad4a65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Field Plate, Gate Width, and Voltage Dependence of Thermal Resistance ( R TH) for AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (11), pp.6552-6559. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2024.3453217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTRB Stress Effects on Static and Dynamic Characteristics of 0.15 μ m AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (5), pp.1957-1966. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2022.3222190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Zero-Field Activation Energy for Traps in Fe-and C-Doped GaN-Based HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2023.3302280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Trapping Induced Dynamic Reduction in 2DEG Density of GaN-Based HEMTs by Gate-Lag DCT Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (9), pp.4864-4869. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2022.3193650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Buffer and Surface Traps in Fe-Doped AlGaN/GaN HEMTs Using Y21 Frequency Dispersion Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (24), pp.3096. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10243096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of electron trapping in AlGaN/GaN HEMT with Fe-doped buffer through DCT characterization and TCAD device simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.125316. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0064493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Thermal Time Constants of GaN HEMTs through Model Order Reduction Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Simbélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (24), pp.3138. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10243138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Performance and Characterization of Traps Using Different Measurements Techniques for the New AlGaN/GaN HEMT of 0.15-μm Ultrashort Gate Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2907540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of GaN Buffer Traps in Microwave Power AlGaN/GaN HEMTs Through Low Frequency S-Parameters Measurements and TCAD-Based Physical Device Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.175 - 181. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2017.2672685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Parasitic Resistances of AlN/GaN/AlGaN HEMTs Through TCAD-Based Device Simulations and On-Wafer Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (5), pp.1351-1358. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2016.2549528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microwave Modeling Oxymoron? : Low-Frequency Measurements for Microwave Device Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, modeling and characterization of MMIC integrated cascode cell for compact Ku-band power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (3), pp.261-269. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact RF non-linear electro thermal model of SiGe HBT for the design of broadband ADC's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountakha Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (6), pp.569-578. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078712000566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling and measurements of AlGaN/GaN HEMTs including thermal boundary resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camiade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (9), pp.611-617. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2011.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Modeling of the Thermal Behavior of SiGe HBTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59, pp.1921 - 1927. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2012.2196765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of thermal impedance of GaN HEMTs using 3 omega method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (12), pp.708-710. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2012.0979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Measurement of the Thermal Impedance of Bipolar Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (9), pp.939-941. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2010.2052232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of electrothermal system-level model for RF power amplifiers in Scilab/Scicos environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (Special issue 6), pp.489-495. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078709990602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual approach for bipolar transistor thermal impedance determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (9), pp.554-559. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2010.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and phase noise of magnetic tunnel junction oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gusakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Houssameddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (182507 (2010)), 3 p. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3506901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Physics-Based Formulation of the Microwave p-i-n Diode Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE_J_MWCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3), pp.211--213. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lmwc.2006.890483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Thermal Modeling for Microwave Power Amplifier Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caban-Chastas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (11), pp.2290-2297. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2007.907715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance 15-V Novel LDMOS Transistor Architecture in a 0.25µm BiCMOS Process for RF Power Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Judong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.861 - 868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model order reduction of linear and nonlinear 3D thermal finite-element description of microwave devices for circuit analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dueme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (5), pp.398--411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of bias dependent breakdown and self-heating in GaInP/GaAs power HBT to improve high power amplifier design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (12), pp.2811--2819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full implemantation of implicit nonlinear model with memory in harmonic balance software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (6), pp.153 - 155. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/75.585199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady state analysis of free or forced oscillators by harmonic balance and stability investigation of periodic and quasiperiodic regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Suárez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Millimeter-Wave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.4570050308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of analog frequency dividers in the quasi-periodic regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4 (5), pp.138 - 140. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/75.289517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of the 2D materials signature for thermal Raman measurements of power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS, Mar 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis of a FO-WLP SiP with Integrated GaN Power Amplifier and GaAs Low Noise Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS, Mar 2025, La Rochelle (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermal and thermomechanical analysis of a SiP using Fan Out Wafer Level Packaging (FO-WLP) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS, Mar 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’énergie d’activation réelle sous champ nul d’un piège dans la zone tampon des transistors HEMT dopés Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GaN Cap Layer and Carbon-Doped Buffer Layer on Thermal Resistance of HEMTs GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitava Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale simulation of GaN power Amplifier in FanOut Wafer Level Packaging technology (FOWLP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Advanced Technology Workshop ON MICROPACKAGING AND THERMAL MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS France, Jan 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cohérente d'un HEMT AlGaN/GaN de 0.15μm basés sur l'approche ASM-HEMT en prenant en compte la thermique et les pièges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII èmes Journées Nationales MicroOndes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermal Resistance Extraction of GaN HEMTs through DCT Measurements Techniques and TCAD-Based Physical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.178-181, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Materials for Raman Thermal Measurements on Power Electronics Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Frogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seneor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dlubak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection of Trapping and Detrapping Dynamics in Fe-and C-doped GaN-based RF HEMTs by Filling Pulse-Dependent DCT Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Devices Technology and Manufaturing Conference (EDTM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bengalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal simulation of a SiP FO-WLP embedding a GaN power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection of Trapping and Detrapping Dynamics in Fe-and C-doped GaN-based RF HEMTs by Filling Pulse-Dependent DCT Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 8th IEEE Electron Devices Technology & Manufacturing Conference (EDTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bangalore, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDTM58488.2024.10511773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-physique et multi-échelle d’un SiP en technologie FO-WLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique / Workshop : IEEE Electronics Packaging Society (section France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Surface Traps and Buffer Trapping Induced Reduction in 2DEG of GaN-based HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneshwara Raja Paramasivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification of Surface Traps and Buffer Trapping Induced Reduction in 2DEG of GaN-based HEMTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced measurement techniques for GaN-based HEMTs: Trap investigation and innovative linearity characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Dec 2023, Chennai (India), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of AlGaN/GaN HEMTs using thermoreflectance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Workshop on Microwave and Photonic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of thermal resistance (RTH) and thermal time constant for AlGaN/GaN HEMTs using TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Dec 2023, Madras, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoreflectance Measurement: Effect of GaN Cap Layer and Carbon Doped Buffer Layer on Thermal Resistance of HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Chennai (India), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of thermal measurements and simulation to extract the hotspot temperature of GaN HEMT transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano The Nanoscience Meeting C'Nano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C'NANO, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de température par une méthode de thermoréflectance multispectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lozachmeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure temporelle de la température des dispositifs micro-ondes par thermoréflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTRB Stress Effects on 0.15 µm AlGaN/GaN HEMT Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Simulation and Characterization of GaN HEMT using Gate Resistance Thermometry and Thermoreflectance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is heat transport modelling required for nanometrology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gomés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Dilhaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Horny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic day “Beyond Fourier”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de thermique, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency GaN HEMT Modeling with ASM-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Microwave Integrated Circuits Conference (EuMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN HEMTs thermal time constants: Theory and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermique des transistors GaN en régime transitoire : Théorie et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du dopage fer et carbone dans la zone tampon GaN sur les constantes de temps de pièges dans les HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trap Characterization in InAlN/GaN and AlN/GaN based HEMTs with Fe- and C-doped Buffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 16th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC50153.2022.9783939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and Buffer Trap Signatures in Fe-doped AlGaN/GaN HEMT Identified by LF S-parameter TCAD Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anserson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Microwave Integrated Circuits Conference (EuMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des pièges de surface et dans la zone tampon GaN des transistors HEMT dopés Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’« Advanced Spice Model » pour la modélisation des transistor HEMT GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Trap Signatures in Fe-doped 0.12 µm InAlN/GaN HEMTs by DCT, Y22 and Y21 Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Emerging Electronics (ICEE-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of GaN HEMTs Thermal Results through Different Measurements Methodologies: Validation with 3D Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Location of Iron Buffer Doping on Trap Signatures in GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khushboo Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMiC46721.2020.9160114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Approach for the characterization of the thermal impedance using 3omega and thermoreflectance methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbonniaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/inmmic46721.2020.9160092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of AlGaN/GaN HEMT using thermoreflectance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS 15 th Workshop on Thermal Management 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Thermal Impedance by 3omega Method for Power Amplifier Behavioral Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mohamad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMiC46721.2020.9160235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Domain Drain Lag Measurement and TCAD based Device Simulations of AlGaN/GaN HEMT: Investigation of Physical Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14 th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction for thermal FE Analysis and global electrothermal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS 14 th Workshop on Thermal Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, LA ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Different Technologies of GaN HEMTs of 0,15 µm Ultra-Short Gate Length: Identification of Traps Using TCAD Based 2D Physics-based Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th European Microwave Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de la signature des pièges sur les HEMT GaN à courte longueur de grille en utilisant deux techniques de mesures différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modeling Methodology of RF Power Devices to Improve System Level Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Microwave Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Electro-thermal Modeling of Power Amplifier for System-Level Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mohamad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMMIC : The International Workshop On Integrated Nonlinear Microwave and Millimetre-wave Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive la Gaillarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel AlN/GaN HEMT Electrical Model including Trapping Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMMIC 2018 : International Workshop On Integrated Nonlinear Microwave and Millimetre-wave Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive la Gaillarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Electrical Modeling Including Trapping Effects of AIN/GaN HEMT 4×50μm on Silicon Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Medjdoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Microwave Integrated Circuits Conference (EuMIC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.333-336, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2018.8539941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal simulation modeling and measurements of GaN transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS, 13th European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de pièges dans le buffer des HEMTs AlGaN/GaN basée sur des mesures de paramètres S basse fréquence et sur des simulations physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Analysis of AlN/GaN/AlGaN HEMTs grown on Si and SiC Substrate through TCAD Simulations and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 46st European Microwave Conference, EuMW 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, London, UK, United Kingdom. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic study of traps in AlN/GaN/AlGaN HEMTs on SiC substrate by numerical TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2016.7519485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics based analytical model and numerical simulation for current-voltage characteristics of microwave power AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE MTT-S International Microwave and RF Conference (IMaRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, New Delhi, France. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMaRC.2016.7939610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self heating and trap characterization and simulation for large signal GaN transistors modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Phoenix, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parasitic effects of the &amp;quot;3omega&amp;quot; measurement setup to improve the determination of GaN HEMTs thermal impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 9th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, ROME, Italy. pp.9--12, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMIC.2014.6997778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding parasitic effects to improve the 3omega measurement of GaN HEMTs thermal impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intersociety Conference on Thermal and Thermomechanical Phenomena in Electronic Systems (ITherm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, ORLANDO, United States. pp.942-946, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHERM.2014.6892383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Cascode Cell for Compact Ku-Band Power Amplifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 42st European Microwave Conference, EuMW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Norway. pp.1091 - 1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électrique de d'impédance thermique des transistors HEMTs GaN en utilisant &amp;quot; la méthode 3ω</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 eme Journée Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal modeling and measurements of SiGe HBTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountakha Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC), 2012 18th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Budapest, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal behavioral model identification and validation from time domain load pull measurement of a RF power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Parasitic Effects in RF Transistors and their Impact on Power Amplifier Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless and Microwave Technology Conference (WAMICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Cocoa Beach - Floride, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAMICON.2012.6208471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the thermal impedance of GaN HEMTs using &amp;quot;the 3ω method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC), 2012 18th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Busapest, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal Behavioral Modeling of RF Power Amplifier taking into accountLoad-pull Effects for Narrow Band Radar Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), 2011 European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.264-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrothermique comportementale d'amplificateur de puissance avec prise en compte de l'effet load pull pour des applications radar à bande étroite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes - JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France. pp.Session 7C- Poster 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cellules de puissance compactes pour des applications bande Ku en technologie MMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.1C3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New compact power cells for Ku band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC 2011),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électrique de l'impédance thermique de transistors Bipolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France. pp.Session 6E-Poster 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Determination of the Thermal Impedance of Microwave Bipolar Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A.L. de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical Phenomena in Electronic Systems (ITherm), 2010 The Twelveth Intersociety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Las Vegas, United States. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHERM.2010.5501346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling and measurements of AlGaN/GaN HEMTs including Thermal Boundary Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC), 2010 16th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Barcelona, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and trapping phenomena assessment on AlGaN/GaN microwave power transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), 2010 European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.110 - 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear characterization and modeling of low frequency dispersive effects in power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oualli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2009 Workshop, WMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston - Massachusetts, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un modèle électrothermique comportemental d'amplificateur de puissance RF sous l'environnement ouvert simulation système SCILAB/SCICOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrothermal Model of High Power HBTs for High Efficiency L/S Band Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A.Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 European Microwave Integrated Circuit Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.318-321, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMICC.2008.4772293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual approach for HBT thermal impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A.L. de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 14th International Workshop on Thermal Inveatigation of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Rome, Italy. pp.190-194, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC.2008.4669906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modelling of Microwave Bipolar Transistor from 3D finite Element Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of Impact Ionization Effects on Small and Large Signal Characteristics of AlGaAs/GaInAs/GaAs PHEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carnez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 European Microwave Integrated Circuit Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.119--122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaceborne L Band High Efficiency 65W SSPA Demonstrator for Navigation and Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Villemazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Gallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Favede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Microwave Technology and Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Thermal Modeling for Microwave Power Amplifier Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caban-Chastas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'impédance thermique de TBH SiGe par mesures électriques basses fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbalat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal measurements of microwave transistors and MMICs within TARGET NoE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pogany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kuzmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TARGET Days : from Ideas to Results, in the frame of the International Conference ISMOT-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'un limiteur bande S forte puissance a l'aide d'un nouveau modèle non-linéaire de diodes p-i-n.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrothermique comportementale d'amplificateur de puissance pour des applications RADAR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caban-Chastas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mancuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Power S Band Limiter Simulation with a.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Electrothermal System Level Model for RF Power Amplifier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caban-Chastas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, MUNICH, Germany. pp. 48 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Nonlinear Model of Microwave P-I-N Diode for CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 European Microwave Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.285-288, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMICC.2006.282808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Thermal Reduced Model for Power Semiconductor Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical 10th Intersociety Conference on Phenomena in Electronics Systems, 2006. ITHERM 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Diego, United States. pp.638-644, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHERM.2006.1645405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3D Thermal Simulation to the Thermal Model Integration into Circuit Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TARGET Winter School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle thermique non linéaire pour composants microondes de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boite à outil Scilab simulation-physique circuit : comparaison des méthodes non linéaires temporelle et fréquencielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation via a Model Order Reduction technique of physics-based non-linear thermal models for global CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SESSION Invitée 5-1 Avancées dans le domaine des oscillateurs MMIC à faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear electrothermal modelisation of LDMOS power transistor : on the definition scaling rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyper, R F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, PARIS, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble d'outils cohérents pour la simulation physique et la caractérisation du bruit dans les composants semi-conducteurs dédiés à la CAO des circuits microondes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AS bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductor device and noise sources modeling: design methods and tools oriented to nonlinear H.F. oscillator CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Fluctuations and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maspalomas, Spain. pp.373, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.546325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des composants semi-conducteurs et de leurs sources de bruit basse fréquence, outils et méthodes de conception, pour la CAO non linéaire des oscillateurs HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AS bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal model of transistors based on finite element analysis for Radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical Phenomena in Electronic Systems, 2004. ITHERM 2004. The Eighth Intersociety Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Tools for Physics-Based Simulation and Characterization of Noise in Semiconductor devices oriented to Nonlinear Microwave Circuit CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-2004 - invited paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDMOSFET and SiGeC HBT integrated in a 0.25um BiCMOS technology for RF-PA applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Arricastres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research activities on the simulation of High frequency devices, circuits and systems using the Scilab/Scicos Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scilab International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear thermal reduced model for Microwave Circuit Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dueme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e GaAs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Electro Thermal Model of LDMOS Power Transistor Coupled to 3D Thermal Model in a Circuit Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermique et technique de réduction pour la simulation de composants de puisance en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mancuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrothermique non linéaire de transistors LDMOS de puissance, couplée à un modèle thermique 3D au sein d'un simulateur circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille France 2003, Unknown Region. pp.6A6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche clients-serveurs sur la grille de calcul pour la simulation intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3D thermal simulation of HBT devices to their thermal model integration into circuit simulators via Ritz vectors reduction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical Phenomena in Electronic Systems, 2002. ITHERM 2002. The Eighth Intersociety Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Diego, United States. pp.22--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal modeling of multi-fingered PHEMTs applying a global approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Byk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 2002 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region. pp.2085--2088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Analysis of Collector Current Collapse In Power HBTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUMW, 2002, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes de l'automatique dans l'analyse et la conception des circuits électroniques non linéaires haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude Automatique et Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spice thermal subcircuit of multifinger HBT derived from ritz vector technique of 3D thermal simulation for electrothermal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS - Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, London, United Kingdom. pp.207--210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermique tridimensionnelle de TBH et technique de réduction pour la simulation circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in characterization and modeling of high power RF devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, London, United Kingdom. pp.263--266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la stabilité thermique d'un transistor bipolaire à hétérojonction GaInP/GaAs à l'aide d'une implémentation parallèle d'un simulateur couplé à un simulateur de circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, POITIERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal harmonic balance simulation of an InGaP/GaAs HBT based on 3D thermal and semiconductor transport models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. pp.516--519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of nonlinear trapping effects in power SiC MESFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Siriex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Noblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Ouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest., 2000 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.765--768 vol.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic balance Techniques allow nonlinear simulations of microwave circuits from devices to subsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCTD 99 - Stresa (Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Stresa, Italy. pp.333--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage direct d'un modèle physique analytique de Transistor à Effet de Champ sur Carbure de Silicium avec un simulateur de circuit en équilibrage harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Siriex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Noblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Arnodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des techniques de conception des circuits RF et microondes : Intégration et Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIèmes JNM Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage direct d'un modèle physique de transistor bipolaire à hétérojonction avec un simulateur de circuit en équilibrage harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Saint-Malo, Unknown Region. pp.230--231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal modeling of semi-conductor devices for nonlinear RF and Microwave CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-MTTS Intermational Symposium on Microwave Theory and Techniques - Workshop on Nonlinear CAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled localized and distributed elements analysis applying an electromagnetic software in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Larique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 1997., IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Unknown, Unknown Region. pp.1021--1024 vol.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pulsed-measurement based electrothermal model of HBT with thermal stability prediction capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auxemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 1997., IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Unknown, Unknown Region. pp.1515--1518 vol.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la modélisation de composants hyperfréquences par l'analyse électomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Larique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Saint Malo, France. pp.3A3 282--283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct coupling between the semiconductor equations describing a GaInP/GaAs HBT in a circuit simulator for the co-design of microwave devices and circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bologne, Unknown Region. pp.149--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD electrothermal model for the nonlinear simulation of high power silicon bipolar transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th International Workshop on Integrated Nonlinear Microwave and Millimeterwave Circuits - DUISBURG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design method for high efficiency class F HBT amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 1996., IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Unknown, Unknown Region. pp.855--858 vol.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les simulateurs intégrés : couplage transport et circuits passifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perreal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Journées Nationales miccroondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle électrothermique de transistor bipolaire forte puissance pour la simulation non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Journées Nationales miccroondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear RF caracterization and modelling of heterojonction bipolar transistors under pulsed conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 th European Microwawe Conference - CANNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Unknown, Unknown Region. pp.1610--1615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation non linéaire et modèles analytiques des transistors micro-ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE - Journées d'études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analisis mediante Balance Espectral del comportamiento Quasi-Periodico de Osciladores y Divisores de Frecuencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI - ESPAGNE - 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Unknown, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pulsed S-parameters measurement setup for the nonlinear characterization of FETs and bipolar power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portilla Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Madrid, Spain. pp. 489-493, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.1993.336603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la synchronisation des oscillateurs par la méthode de l'équilibrage spectral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Villemazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Journée Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Brest France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée pour la caractérisation et la modélisation des transistors micro-ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Multi-physics Analysis Of a GaN System in Package Using Fan Out Wafer Level Packaging (FO-WLP) Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Thermal Investigations of ICs and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy. pp.208 - 208, 2014, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/impact.2014.7048396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux refroidir les puces électroniques pour les rendre plus performantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorant Nouvelle Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux (France), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal multiscale simulation of a FO-WLP SiP including a GaN Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Catania, Italie, Italy. pp.1 - 4, 2024, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eurosime60745.2024.10491445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of dispersive effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Transistor Model Parameter Extraction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge, pp.206-250, 2011, 9780521762106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scilab/Scicos toolboxes for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Bennadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsinghua University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open source Software for Scientific Computation SCILAB, Research, Development and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un modèle physique de transistor bipolaire à hétérojonction dans l'environnement de la C. A. O. Non linéaire des circuits monolithiques microondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Limoges, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02984557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiphysiques pour la simulation couplée des composants, circuits, et systèmes électroniques microondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Limoges, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03023872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId452"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphael Sommet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">SOMMET Raphael  : Chargé de recherches CNRS XLIM,Responsable de l'équipe Composant Circuit Sous ensemble Non LinéaireWorking on trap modeling and characterization as well as thermal modeling and characterization</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4170-1781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088662799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198793674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357708766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source‐Connected Field‐Plate Effects on Static Current, Trap Signature, and Thermal Resistance of AlGaN/GaN High Electron Mobility Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202500837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-connected and gate-connected field-plate influence on thermal resistance of AlGaN/GaN HEMT with varying passivation thickness and field-plate length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 175, pp.115947. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Use of Thermal Characterization and Simulation of AlGaN/GaN High-Electron Mobility Transistors in Transient and Steady State Regimes to Estimate the Hotspot Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (5), pp.935. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14050935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-doping starting depth impacts on static and transient characteristics of AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Di Giacomo Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.208197. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micrna.2025.208197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Materials for Raman Thermometry on Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Frogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (17), pp.1344. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano15171344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-Related Trapping and Detrapping Dynamics in AlGaN/GaN HEMTs Inspected by Drain Current Transient (DCT) Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Di Giacomo Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2025.3602857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Estimate Surface Donor Density (N TD ) in AlGaN/GaN HEMT by Validated DCT Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202500170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum, effective, and average thermal resistance for GaN-based HEMTs on SiC, Si and sapphire substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaushik Shivanand Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Komalesh Tadepalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjan Chakravorty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.109121. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2025.109121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental overview of linearity metrics using complex modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.1097-1106. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078725102389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characteristics and trap signatures for Schottky barrier diodes on 4H-SiC, GaN-on-GaN, AlGaN/GaN epitaxial substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikha Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashmi Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. V. L. Narasimha Murty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (6), pp.065016. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ad4a65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Field Plate, Gate Width, and Voltage Dependence of Thermal Resistance ( R TH) for AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (11), pp.6552-6559. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2024.3453217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTRB Stress Effects on Static and Dynamic Characteristics of 0.15 μ m AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (5), pp.1957-1966. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2022.3222190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Zero-Field Activation Energy for Traps in Fe-and C-Doped GaN-Based HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2023.3302280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Trapping Induced Dynamic Reduction in 2DEG Density of GaN-Based HEMTs by Gate-Lag DCT Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (9), pp.4864-4869. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2022.3193650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Thermal Time Constants of GaN HEMTs through Model Order Reduction Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Simbélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (24), pp.3138. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10243138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of electron trapping in AlGaN/GaN HEMT with Fe-doped buffer through DCT characterization and TCAD device simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.125316. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0064493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Buffer and Surface Traps in Fe-Doped AlGaN/GaN HEMTs Using Y21 Frequency Dispersion Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (24), pp.3096. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10243096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Performance and Characterization of Traps Using Different Measurements Techniques for the New AlGaN/GaN HEMT of 0.15-μm Ultrashort Gate Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2907540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of GaN Buffer Traps in Microwave Power AlGaN/GaN HEMTs Through Low Frequency S-Parameters Measurements and TCAD-Based Physical Device Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.175 - 181. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2017.2672685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Parasitic Resistances of AlN/GaN/AlGaN HEMTs Through TCAD-Based Device Simulations and On-Wafer Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (5), pp.1351-1358. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2016.2549528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microwave Modeling Oxymoron? : Low-Frequency Measurements for Microwave Device Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, modeling and characterization of MMIC integrated cascode cell for compact Ku-band power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (3), pp.261-269. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of thermal impedance of GaN HEMTs using 3 omega method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (12), pp.708-710. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2012.0979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact RF non-linear electro thermal model of SiGe HBT for the design of broadband ADC's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountakha Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (6), pp.569-578. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078712000566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling and measurements of AlGaN/GaN HEMTs including thermal boundary resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camiade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (9), pp.611-617. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2011.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Modeling of the Thermal Behavior of SiGe HBTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59, pp.1921 - 1927. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2012.2196765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of electrothermal system-level model for RF power amplifiers in Scilab/Scicos environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (Special issue 6), pp.489-495. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078709990602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Measurement of the Thermal Impedance of Bipolar Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (9), pp.939-941. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2010.2052232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual approach for bipolar transistor thermal impedance determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (9), pp.554-559. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2010.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and phase noise of magnetic tunnel junction oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gusakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Houssameddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (182507 (2010)), 3 p. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3506901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Physics-Based Formulation of the Microwave p-i-n Diode Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE_J_MWCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3), pp.211--213. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lmwc.2006.890483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Thermal Modeling for Microwave Power Amplifier Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caban-Chastas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (11), pp.2290-2297. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2007.907715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance 15-V Novel LDMOS Transistor Architecture in a 0.25µm BiCMOS Process for RF Power Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Judong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.861 - 868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model order reduction of linear and nonlinear 3D thermal finite-element description of microwave devices for circuit analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dueme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (5), pp.398--411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of bias dependent breakdown and self-heating in GaInP/GaAs power HBT to improve high power amplifier design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (12), pp.2811--2819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full implemantation of implicit nonlinear model with memory in harmonic balance software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (6), pp.153 - 155. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/75.585199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady state analysis of free or forced oscillators by harmonic balance and stability investigation of periodic and quasiperiodic regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Suárez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Millimeter-Wave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.4570050308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of analog frequency dividers in the quasi-periodic regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4 (5), pp.138 - 140. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/75.289517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (134)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of the 2D materials signature for thermal Raman measurements of power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS, Mar 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivation Layer Thickness-Dependent Thermal Dissipation Properties of Source-Connected Field-Plated AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 7th International Conference on Emerging Electronics (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bengaluru, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis of a FO-WLP SiP with Integrated GaN Power Amplifier and GaAs Low Noise Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS, Mar 2025, La Rochelle (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the role of barrier layer on thermal resistance of GaN channel in HEMTs using Electrical and Thermoreflectance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 7th International Conference on Emerging Electronics (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bengaluru, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppressing Short-Channel Effects in 100 nm AlN/GaN HEMTs using Gate-connected Field-Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 7th International Conference on Emerging Electronics (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bengaluru, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermal and thermomechanical analysis of a SiP using Fan Out Wafer Level Packaging (FO-WLP) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS, Mar 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cohérente d'un HEMT AlGaN/GaN de 0.15μm basés sur l'approche ASM-HEMT en prenant en compte la thermique et les pièges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII èmes Journées Nationales MicroOndes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale simulation of GaN power Amplifier in FanOut Wafer Level Packaging technology (FOWLP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Advanced Technology Workshop ON MICROPACKAGING AND THERMAL MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS France, Jan 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GaN Cap Layer and Carbon-Doped Buffer Layer on Thermal Resistance of HEMTs GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitava Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermal Resistance Extraction of GaN HEMTs through DCT Measurements Techniques and TCAD-Based Physical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.178-181, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’énergie d’activation réelle sous champ nul d’un piège dans la zone tampon des transistors HEMT dopés Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Materials for Raman Thermal Measurements on Power Electronics Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Frogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seneor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dlubak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection of Trapping and Detrapping Dynamics in Fe-and C-doped GaN-based RF HEMTs by Filling Pulse-Dependent DCT Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Devices Technology and Manufaturing Conference (EDTM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bengalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal simulation of a SiP FO-WLP embedding a GaN power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection of Trapping and Detrapping Dynamics in Fe-and C-doped GaN-based RF HEMTs by Filling Pulse-Dependent DCT Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 8th IEEE Electron Devices Technology & Manufacturing Conference (EDTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bangalore, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDTM58488.2024.10511773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of thermal measurements and simulation to extract the hotspot temperature of GaN HEMT transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano The Nanoscience Meeting C'Nano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C'NANO, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Surface Traps and Buffer Trapping Induced Reduction in 2DEG of GaN-based HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneshwara Raja Paramasivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification of Surface Traps and Buffer Trapping Induced Reduction in 2DEG of GaN-based HEMTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced measurement techniques for GaN-based HEMTs: Trap investigation and innovative linearity characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Dec 2023, Chennai (India), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-physique et multi-échelle d’un SiP en technologie FO-WLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique / Workshop : IEEE Electronics Packaging Society (section France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of AlGaN/GaN HEMTs using thermoreflectance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Workshop on Microwave and Photonic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of thermal resistance (RTH) and thermal time constant for AlGaN/GaN HEMTs using TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Dec 2023, Madras, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoreflectance Measurement: Effect of GaN Cap Layer and Carbon Doped Buffer Layer on Thermal Resistance of HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Chennai (India), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Trap Signatures in Fe-doped 0.12 µm InAlN/GaN HEMTs by DCT, Y22 and Y21 Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Emerging Electronics (ICEE-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’« Advanced Spice Model » pour la modélisation des transistor HEMT GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Simulation and Characterization of GaN HEMT using Gate Resistance Thermometry and Thermoreflectance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTRB Stress Effects on 0.15 µm AlGaN/GaN HEMT Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure temporelle de la température des dispositifs micro-ondes par thermoréflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency GaN HEMT Modeling with ASM-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Microwave Integrated Circuits Conference (EuMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is heat transport modelling required for nanometrology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gomés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Dilhaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Horny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic day “Beyond Fourier”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de thermique, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN HEMTs thermal time constants: Theory and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermique des transistors GaN en régime transitoire : Théorie et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de température par une méthode de thermoréflectance multispectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lozachmeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and Buffer Trap Signatures in Fe-doped AlGaN/GaN HEMT Identified by LF S-parameter TCAD Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anserson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Microwave Integrated Circuits Conference (EuMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du dopage fer et carbone dans la zone tampon GaN sur les constantes de temps de pièges dans les HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trap Characterization in InAlN/GaN and AlN/GaN based HEMTs with Fe- and C-doped Buffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 16th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC50153.2022.9783939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des pièges de surface et dans la zone tampon GaN des transistors HEMT dopés Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of GaN HEMTs Thermal Results through Different Measurements Methodologies: Validation with 3D Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Thermal Impedance by 3omega Method for Power Amplifier Behavioral Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mohamad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMiC46721.2020.9160235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Location of Iron Buffer Doping on Trap Signatures in GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khushboo Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMiC46721.2020.9160114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Approach for the characterization of the thermal impedance using 3omega and thermoreflectance methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbonniaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/inmmic46721.2020.9160092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of AlGaN/GaN HEMT using thermoreflectance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS 15 th Workshop on Thermal Management 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modeling Methodology of RF Power Devices to Improve System Level Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Microwave Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Domain Drain Lag Measurement and TCAD based Device Simulations of AlGaN/GaN HEMT: Investigation of Physical Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14 th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction for thermal FE Analysis and global electrothermal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS 14 th Workshop on Thermal Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, LA ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Different Technologies of GaN HEMTs of 0,15 µm Ultra-Short Gate Length: Identification of Traps Using TCAD Based 2D Physics-based Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th European Microwave Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de la signature des pièges sur les HEMT GaN à courte longueur de grille en utilisant deux techniques de mesures différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal simulation modeling and measurements of GaN transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS, 13th European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Electro-thermal Modeling of Power Amplifier for System-Level Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mohamad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMMIC : The International Workshop On Integrated Nonlinear Microwave and Millimetre-wave Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive la Gaillarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel AlN/GaN HEMT Electrical Model including Trapping Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMMIC 2018 : International Workshop On Integrated Nonlinear Microwave and Millimetre-wave Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive la Gaillarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Electrical Modeling Including Trapping Effects of AIN/GaN HEMT 4×50μm on Silicon Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Medjdoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Microwave Integrated Circuits Conference (EuMIC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.333-336, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2018.8539941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de pièges dans le buffer des HEMTs AlGaN/GaN basée sur des mesures de paramètres S basse fréquence et sur des simulations physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Analysis of AlN/GaN/AlGaN HEMTs grown on Si and SiC Substrate through TCAD Simulations and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 46st European Microwave Conference, EuMW 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, London, UK, United Kingdom. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic study of traps in AlN/GaN/AlGaN HEMTs on SiC substrate by numerical TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2016.7519485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics based analytical model and numerical simulation for current-voltage characteristics of microwave power AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE MTT-S International Microwave and RF Conference (IMaRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, New Delhi, France. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMaRC.2016.7939610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self heating and trap characterization and simulation for large signal GaN transistors modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Phoenix, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parasitic effects of the &amp;quot;3omega&amp;quot; measurement setup to improve the determination of GaN HEMTs thermal impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 9th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, ROME, Italy. pp.9--12, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMIC.2014.6997778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding parasitic effects to improve the 3omega measurement of GaN HEMTs thermal impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intersociety Conference on Thermal and Thermomechanical Phenomena in Electronic Systems (ITherm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, ORLANDO, United States. pp.942-946, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHERM.2014.6892383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électrique de d'impédance thermique des transistors HEMTs GaN en utilisant &amp;quot; la méthode 3ω</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 eme Journée Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Cascode Cell for Compact Ku-Band Power Amplifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 42st European Microwave Conference, EuMW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Norway. pp.1091 - 1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the thermal impedance of GaN HEMTs using &amp;quot;the 3ω method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC), 2012 18th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Busapest, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal modeling and measurements of SiGe HBTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountakha Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC), 2012 18th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Budapest, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal behavioral model identification and validation from time domain load pull measurement of a RF power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Parasitic Effects in RF Transistors and their Impact on Power Amplifier Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless and Microwave Technology Conference (WAMICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Cocoa Beach - Floride, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAMICON.2012.6208471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électrique de l'impédance thermique de transistors Bipolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France. pp.Session 6E-Poster 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal Behavioral Modeling of RF Power Amplifier taking into accountLoad-pull Effects for Narrow Band Radar Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), 2011 European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.264-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrothermique comportementale d'amplificateur de puissance avec prise en compte de l'effet load pull pour des applications radar à bande étroite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes - JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France. pp.Session 7C- Poster 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cellules de puissance compactes pour des applications bande Ku en technologie MMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.1C3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New compact power cells for Ku band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC 2011),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Determination of the Thermal Impedance of Microwave Bipolar Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A.L. de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical Phenomena in Electronic Systems (ITherm), 2010 The Twelveth Intersociety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Las Vegas, United States. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHERM.2010.5501346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling and measurements of AlGaN/GaN HEMTs including Thermal Boundary Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC), 2010 16th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Barcelona, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and trapping phenomena assessment on AlGaN/GaN microwave power transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), 2010 European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.110 - 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un modèle électrothermique comportemental d'amplificateur de puissance RF sous l'environnement ouvert simulation système SCILAB/SCICOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear characterization and modeling of low frequency dispersive effects in power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oualli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2009 Workshop, WMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston - Massachusetts, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrothermal Model of High Power HBTs for High Efficiency L/S Band Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A.Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 European Microwave Integrated Circuit Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.318-321, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMICC.2008.4772293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual approach for HBT thermal impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A.L. de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 14th International Workshop on Thermal Inveatigation of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Rome, Italy. pp.190-194, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC.2008.4669906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of Impact Ionization Effects on Small and Large Signal Characteristics of AlGaAs/GaInAs/GaAs PHEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carnez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 European Microwave Integrated Circuit Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.119--122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modelling of Microwave Bipolar Transistor from 3D finite Element Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaceborne L Band High Efficiency 65W SSPA Demonstrator for Navigation and Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Villemazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Gallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Favede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Microwave Technology and Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Electrothermal System Level Model for RF Power Amplifier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caban-Chastas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, MUNICH, Germany. pp. 48 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'impédance thermique de TBH SiGe par mesures électriques basses fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbalat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal measurements of microwave transistors and MMICs within TARGET NoE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pogany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kuzmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TARGET Days : from Ideas to Results, in the frame of the International Conference ISMOT-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'un limiteur bande S forte puissance a l'aide d'un nouveau modèle non-linéaire de diodes p-i-n.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Thermal Modeling for Microwave Power Amplifier Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caban-Chastas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrothermique comportementale d'amplificateur de puissance pour des applications RADAR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caban-Chastas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mancuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Power S Band Limiter Simulation with a.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Thermal Reduced Model for Power Semiconductor Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical 10th Intersociety Conference on Phenomena in Electronics Systems, 2006. ITHERM 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Diego, United States. pp.638-644, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHERM.2006.1645405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Nonlinear Model of Microwave P-I-N Diode for CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 European Microwave Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.285-288, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMICC.2006.282808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation via a Model Order Reduction technique of physics-based non-linear thermal models for global CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SESSION Invitée 5-1 Avancées dans le domaine des oscillateurs MMIC à faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3D Thermal Simulation to the Thermal Model Integration into Circuit Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TARGET Winter School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boite à outil Scilab simulation-physique circuit : comparaison des méthodes non linéaires temporelle et fréquencielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle thermique non linéaire pour composants microondes de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear electrothermal modelisation of LDMOS power transistor : on the definition scaling rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyper, R F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, PARIS, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear thermal reduced model for Microwave Circuit Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dueme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e GaAs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research activities on the simulation of High frequency devices, circuits and systems using the Scilab/Scicos Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scilab International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDMOSFET and SiGeC HBT integrated in a 0.25um BiCMOS technology for RF-PA applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Arricastres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des composants semi-conducteurs et de leurs sources de bruit basse fréquence, outils et méthodes de conception, pour la CAO non linéaire des oscillateurs HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AS bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductor device and noise sources modeling: design methods and tools oriented to nonlinear H.F. oscillator CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Fluctuations and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maspalomas, Spain. pp.373, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.546325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble d'outils cohérents pour la simulation physique et la caractérisation du bruit dans les composants semi-conducteurs dédiés à la CAO des circuits microondes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AS bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal model of transistors based on finite element analysis for Radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical Phenomena in Electronic Systems, 2004. ITHERM 2004. The Eighth Intersociety Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Tools for Physics-Based Simulation and Characterization of Noise in Semiconductor devices oriented to Nonlinear Microwave Circuit CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-2004 - invited paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Electro Thermal Model of LDMOS Power Transistor Coupled to 3D Thermal Model in a Circuit Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermique et technique de réduction pour la simulation de composants de puisance en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mancuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrothermique non linéaire de transistors LDMOS de puissance, couplée à un modèle thermique 3D au sein d'un simulateur circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille France 2003, Unknown Region. pp.6A6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche clients-serveurs sur la grille de calcul pour la simulation intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3D thermal simulation of HBT devices to their thermal model integration into circuit simulators via Ritz vectors reduction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical Phenomena in Electronic Systems, 2002. ITHERM 2002. The Eighth Intersociety Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Diego, United States. pp.22--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Analysis of Collector Current Collapse In Power HBTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUMW, 2002, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal modeling of multi-fingered PHEMTs applying a global approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Byk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 2002 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region. pp.2085--2088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes de l'automatique dans l'analyse et la conception des circuits électroniques non linéaires haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude Automatique et Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spice thermal subcircuit of multifinger HBT derived from ritz vector technique of 3D thermal simulation for electrothermal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS - Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, London, United Kingdom. pp.207--210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermique tridimensionnelle de TBH et technique de réduction pour la simulation circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in characterization and modeling of high power RF devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, London, United Kingdom. pp.263--266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la stabilité thermique d'un transistor bipolaire à hétérojonction GaInP/GaAs à l'aide d'une implémentation parallèle d'un simulateur couplé à un simulateur de circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, POITIERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal harmonic balance simulation of an InGaP/GaAs HBT based on 3D thermal and semiconductor transport models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. pp.516--519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of nonlinear trapping effects in power SiC MESFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Siriex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Noblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Ouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest., 2000 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.765--768 vol.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic balance Techniques allow nonlinear simulations of microwave circuits from devices to subsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCTD 99 - Stresa (Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Stresa, Italy. pp.333--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage direct d'un modèle physique analytique de Transistor à Effet de Champ sur Carbure de Silicium avec un simulateur de circuit en équilibrage harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Siriex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Noblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Arnodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des techniques de conception des circuits RF et microondes : Intégration et Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIèmes JNM Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct coupling between the semiconductor equations describing a GaInP/GaAs HBT in a circuit simulator for the co-design of microwave devices and circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bologne, Unknown Region. pp.149--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage direct d'un modèle physique de transistor bipolaire à hétérojonction avec un simulateur de circuit en équilibrage harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Saint-Malo, Unknown Region. pp.230--231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal modeling of semi-conductor devices for nonlinear RF and Microwave CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-MTTS Intermational Symposium on Microwave Theory and Techniques - Workshop on Nonlinear CAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled localized and distributed elements analysis applying an electromagnetic software in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Larique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 1997., IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Unknown, Unknown Region. pp.1021--1024 vol.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pulsed-measurement based electrothermal model of HBT with thermal stability prediction capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auxemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 1997., IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Unknown, Unknown Region. pp.1515--1518 vol.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la modélisation de composants hyperfréquences par l'analyse électomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Larique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Saint Malo, France. pp.3A3 282--283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design method for high efficiency class F HBT amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 1996., IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Unknown, Unknown Region. pp.855--858 vol.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD electrothermal model for the nonlinear simulation of high power silicon bipolar transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th International Workshop on Integrated Nonlinear Microwave and Millimeterwave Circuits - DUISBURG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les simulateurs intégrés : couplage transport et circuits passifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perreal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Journées Nationales miccroondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle électrothermique de transistor bipolaire forte puissance pour la simulation non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Journées Nationales miccroondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear RF caracterization and modelling of heterojonction bipolar transistors under pulsed conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 th European Microwawe Conference - CANNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Unknown, Unknown Region. pp.1610--1615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation non linéaire et modèles analytiques des transistors micro-ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE - Journées d'études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analisis mediante Balance Espectral del comportamiento Quasi-Periodico de Osciladores y Divisores de Frecuencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI - ESPAGNE - 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Unknown, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la synchronisation des oscillateurs par la méthode de l'équilibrage spectral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Villemazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Journée Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Brest France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pulsed S-parameters measurement setup for the nonlinear characterization of FETs and bipolar power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portilla Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Madrid, Spain. pp. 489-493, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.1993.336603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée pour la caractérisation et la modélisation des transistors micro-ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et simulation électrothermique des couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du PEPR électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France. 125, pp.178 - 185, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et simulation électrothermique de diodes Schottky GaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du PEPR électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux refroidir les puces électroniques pour les rendre plus performantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorant Nouvelle Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux (France), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Multi-physics Analysis Of a GaN System in Package Using Fan Out Wafer Level Packaging (FO-WLP) Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Thermal Investigations of ICs and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy. pp.208 - 208, 2014, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/impact.2014.7048396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal multiscale simulation of a FO-WLP SiP including a GaN Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Catania, Italie, Italy. pp.1 - 4, 2024, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eurosime60745.2024.10491445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of dispersive effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Transistor Model Parameter Extraction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge, pp.206-250, 2011, 9780521762106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scilab/Scicos toolboxes for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Bennadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsinghua University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open source Software for Scientific Computation SCILAB, Research, Development and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un modèle physique de transistor bipolaire à hétérojonction dans l'environnement de la C. A. O. Non linéaire des circuits monolithiques microondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Limoges, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02984557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiphysiques pour la simulation couplée des composants, circuits, et systèmes électroniques microondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Limoges, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03023872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId462"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27F06FF0"/>
+    <w:nsid w:val="3804481B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-sommet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4170-1781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088662799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198793674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357708766" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidehi Vijay Painter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500837" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115947" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Karrame" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14050935" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Di Giacomo Brunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2025.208197" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussekri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Frog&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cholet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15171344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2025.3602857" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Nallatamby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202500170" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Shivanand Powar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Komalesh Tadepalli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Chakravorty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102389" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574648v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Singh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Kumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. L. Narasimha Murty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ad4a65" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3453217" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouslama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3222190" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupouy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3302280" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3193650" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandha Kumar Subramani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243096" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064493" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485119v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Jakani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simb&#233;lie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243138" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2907540" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Hajjar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2017.2672685" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Subramani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Sahoo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sommet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2549528" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline D&#233;chansiaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouw" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000482" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Saleh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader El Rafei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountakha Dieng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000566" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917706v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouginot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouarch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camiade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2011.07.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVZ4PK4K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nebus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2196765" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Avcu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Callet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.0979" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2010.2052232" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besombes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martinaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990602" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xiong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2010.04.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X15TNB8B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703948v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinsat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gusakova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Sierra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houssameddine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506901" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gatard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouysse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2006.890483" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caban-Chastas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2007.907715" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Judong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossato" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dueme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279572v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Heckmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floriot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924438v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.585199" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Su&#225;rez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.4570050308" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0C2L1NC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924452v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sarkissian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.289517" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bortolussi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029052v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;doua Luc Arnaud Kakou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780965v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774322v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Sarkar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khade Ramdas Pandurang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Dasgupta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732655" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795870v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04746963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Santos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920459v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouslama" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piotrowicz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732560" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seneor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dlubak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732675" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774334v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732885" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM58488.2024.10511773" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209691v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sommet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195043v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneshwara Raja Paramasivan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351536v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194954v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351449v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351485v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallil Karrame" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997876v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745093v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lozachmeur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745096v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746165v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Raja" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746163v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kakou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814218v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745004v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karrame" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758888" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745041v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745009v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC50153.2022.9783939" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812830v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anserson Silva dos Santos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745526v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745063v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frederic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180970v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432574v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968583v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Sharma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMiC46721.2020.9160114" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968581v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbonniaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/inmmic46721.2020.9160092" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532985v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968582v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mohamad Ali" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMiC46721.2020.9160235" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141245v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141267v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141233v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141194v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422398v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838045v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837070v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356757v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2018.8539941" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838301v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661791v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01395028v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sahoo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Subramani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394909v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2016.7519485" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935799v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Sahoo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Quere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMaRC.2016.7939610" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278916v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jardel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piotrowicz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288434v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2014.6997778" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287697v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2014.6892383" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757725v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917723v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917827v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917806v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259489" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707903v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2012.6208471" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917819v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701129v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mancuso" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701139v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700384v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700371v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773317" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701124v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Faraj" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623728v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.L. de Souza" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Obregon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2010.5501346" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heckmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917733v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758884v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oualli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279569v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359013v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Xiong" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasseling" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.Lisboa de Souza" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2008.4772293" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358985v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2008.4669906" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359128v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Souza" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279570v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teyssandier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carnez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Groote" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359117v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Villemazet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cazaux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Gallou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favede" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194870v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197202v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbalat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285318v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Teyssier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pogany" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuzmik" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196680v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanislawiak" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194867v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196678v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196386v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356495v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bureau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2006.282808" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356489v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gatard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2006.1645405" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279370v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279371v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279372v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Riah" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279369v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812825v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Camiade" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279373v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guyonnet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bouisse" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279423v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356458v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nallatamby" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.546325" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279424v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279419v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279421v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279420v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Muller" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arricastres" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279422v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814730v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279211v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279210v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mancuso" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279213v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouisse" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279212v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279264v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279263v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Byk" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279262v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279573v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279266v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279265v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279779v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279267v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279268v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279780v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Siriex" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Noblanc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ouarch" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279781v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279782v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Noblanc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arnodo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01067017v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campovecchio" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279636v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perreal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01066957v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279641v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Larique" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279638v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peyretaillade" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Perez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auxemery" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279639v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279637v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279784v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279783v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delage" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280053v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280054v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Viaud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Giraudon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280055v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280056v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280057v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morales" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01067054v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portilla Joaquin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1993.336603" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280058v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villemazet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274061v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Raoux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297937v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Doua Luc Arnaud Kakou" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/impact.2014.7048396" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550108v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209690v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eurosime60745.2024.10491445" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917717v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279571v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Layec" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Bennadji" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02984557v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03023872v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-sommet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4170-1781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088662799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198793674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357708766" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidehi Vijay Painter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500837" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115947" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Karrame" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14050935" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Di Giacomo Brunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2025.208197" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussekri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Frog&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cholet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15171344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2025.3602857" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Nallatamby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202500170" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Shivanand Powar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Komalesh Tadepalli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Chakravorty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102389" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574648v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Singh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Kumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. L. Narasimha Murty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ad4a65" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3453217" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouslama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3222190" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupouy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3302280" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3193650" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Jakani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simb&#233;lie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243138" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064493" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandha Kumar Subramani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243096" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2907540" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Hajjar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2017.2672685" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Subramani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Sahoo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sommet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2549528" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline D&#233;chansiaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouw" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000482" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917677v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Avcu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Callet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader El Rafei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.0979" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917698v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Saleh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountakha Dieng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000566" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouginot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouarch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camiade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2011.07.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVZ4PK4K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917684v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nebus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2196765" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besombes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martinaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990602" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2010.2052232" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xiong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2010.04.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X15TNB8B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703948v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinsat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gusakova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Sierra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houssameddine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506901" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gatard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouysse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2006.890483" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caban-Chastas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2007.907715" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Judong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossato" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dueme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279572v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Heckmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floriot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924438v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.585199" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Su&#225;rez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.4570050308" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0C2L1NC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924452v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sarkissian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.289517" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409805" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bortolussi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575279v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Kumari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409936" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575421v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409826" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029052v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;doua Luc Arnaud Kakou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04746963v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Santos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774322v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Sarkar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khade Ramdas Pandurang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Dasgupta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732655" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920459v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouslama" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piotrowicz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732560" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780965v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774022v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seneor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dlubak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732675" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519744v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774334v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732885" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774086v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM58488.2024.10511773" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997876v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallil Karrame" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195043v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneshwara Raja Paramasivan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351536v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209691v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sommet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194954v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351449v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351485v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745063v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frederic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746163v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kakou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746165v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Raja" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745096v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814218v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745004v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karrame" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758888" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745103v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745093v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lozachmeur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812830v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anserson Silva dos Santos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745041v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745009v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC50153.2022.9783939" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745526v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968582v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mohamad Ali" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMiC46721.2020.9160235" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968583v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Sharma" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMiC46721.2020.9160114" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968581v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbonniaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/inmmic46721.2020.9160092" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532985v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422398v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141245v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141267v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141194v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838045v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837070v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356757v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2018.8539941" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661791v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01395028v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sahoo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Subramani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394909v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2016.7519485" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935799v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Sahoo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Quere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMaRC.2016.7939610" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278916v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jardel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piotrowicz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288434v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2014.6997778" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287697v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2014.6892383" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917723v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757725v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917819v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917827v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917806v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259489" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707903v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2012.6208471" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701124v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Faraj" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701129v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mancuso" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701139v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700384v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700371v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773317" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623728v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.L. de Souza" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Obregon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2010.5501346" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917787v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heckmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917733v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279569v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758884v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oualli" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359013v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Xiong" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasseling" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.Lisboa de Souza" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2008.4772293" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358985v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2008.4669906" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279570v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teyssandier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carnez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Groote" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359128v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Souza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359117v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Villemazet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cazaux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Gallou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favede" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196386v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197202v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbalat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285318v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Teyssier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pogany" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuzmik" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196680v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanislawiak" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194870v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194867v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196678v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356489v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gatard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2006.1645405" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356495v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bureau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2006.282808" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279369v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812825v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Camiade" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279370v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279372v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Riah" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279371v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279373v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guyonnet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bouisse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814730v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279422v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279420v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Muller" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arricastres" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279424v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356458v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nallatamby" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.546325" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279423v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279419v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279421v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279211v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279210v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mancuso" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279213v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouisse" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279212v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279264v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279262v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279263v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Byk" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279573v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279266v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279265v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279779v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279267v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279268v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279780v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Siriex" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Noblanc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ouarch" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279781v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279782v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Noblanc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arnodo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01067017v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campovecchio" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279637v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perreal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279636v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01066957v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279641v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Larique" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279638v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peyretaillade" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Perez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auxemery" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279639v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279783v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delage" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279784v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280053v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280054v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Viaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Giraudon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280055v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280056v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280057v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morales" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280058v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villemazet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01067054v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portilla Joaquin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1993.336603" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274061v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Raoux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573992v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Doua Luc Arnaud Kakou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573983v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550108v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297937v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/impact.2014.7048396" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209690v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eurosime60745.2024.10491445" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917717v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279571v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Layec" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Bennadji" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02984557v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03023872v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>