--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphael Sommet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">SOMMET Raphael  : Chargé de recherches CNRS XLIM,Responsable de l'équipe Composant Circuit Sous ensemble Non LinéaireWorking on trap modeling and characterization as well as thermal modeling and characterization</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4170-1781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088662799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198793674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357708766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source‐Connected Field‐Plate Effects on Static Current, Trap Signature, and Thermal Resistance of AlGaN/GaN High Electron Mobility Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202500837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-connected and gate-connected field-plate influence on thermal resistance of AlGaN/GaN HEMT with varying passivation thickness and field-plate length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 175, pp.115947. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Use of Thermal Characterization and Simulation of AlGaN/GaN High-Electron Mobility Transistors in Transient and Steady State Regimes to Estimate the Hotspot Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (5), pp.935. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14050935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-doping starting depth impacts on static and transient characteristics of AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Di Giacomo Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.208197. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micrna.2025.208197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Materials for Raman Thermometry on Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Frogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (17), pp.1344. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano15171344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-Related Trapping and Detrapping Dynamics in AlGaN/GaN HEMTs Inspected by Drain Current Transient (DCT) Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Di Giacomo Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2025.3602857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Estimate Surface Donor Density (N TD ) in AlGaN/GaN HEMT by Validated DCT Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202500170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum, effective, and average thermal resistance for GaN-based HEMTs on SiC, Si and sapphire substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaushik Shivanand Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Komalesh Tadepalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjan Chakravorty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.109121. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2025.109121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental overview of linearity metrics using complex modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.1097-1106. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078725102389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characteristics and trap signatures for Schottky barrier diodes on 4H-SiC, GaN-on-GaN, AlGaN/GaN epitaxial substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikha Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashmi Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. V. L. Narasimha Murty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (6), pp.065016. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ad4a65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Field Plate, Gate Width, and Voltage Dependence of Thermal Resistance ( R TH) for AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (11), pp.6552-6559. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2024.3453217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTRB Stress Effects on Static and Dynamic Characteristics of 0.15 μ m AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (5), pp.1957-1966. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2022.3222190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Zero-Field Activation Energy for Traps in Fe-and C-Doped GaN-Based HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2023.3302280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Trapping Induced Dynamic Reduction in 2DEG Density of GaN-Based HEMTs by Gate-Lag DCT Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (9), pp.4864-4869. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2022.3193650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Thermal Time Constants of GaN HEMTs through Model Order Reduction Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Simbélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (24), pp.3138. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10243138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of electron trapping in AlGaN/GaN HEMT with Fe-doped buffer through DCT characterization and TCAD device simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.125316. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0064493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Buffer and Surface Traps in Fe-Doped AlGaN/GaN HEMTs Using Y21 Frequency Dispersion Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (24), pp.3096. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10243096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Performance and Characterization of Traps Using Different Measurements Techniques for the New AlGaN/GaN HEMT of 0.15-μm Ultrashort Gate Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2907540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of GaN Buffer Traps in Microwave Power AlGaN/GaN HEMTs Through Low Frequency S-Parameters Measurements and TCAD-Based Physical Device Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.175 - 181. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2017.2672685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Parasitic Resistances of AlN/GaN/AlGaN HEMTs Through TCAD-Based Device Simulations and On-Wafer Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (5), pp.1351-1358. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2016.2549528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microwave Modeling Oxymoron? : Low-Frequency Measurements for Microwave Device Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, modeling and characterization of MMIC integrated cascode cell for compact Ku-band power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (3), pp.261-269. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of thermal impedance of GaN HEMTs using 3 omega method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (12), pp.708-710. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2012.0979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact RF non-linear electro thermal model of SiGe HBT for the design of broadband ADC's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountakha Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (6), pp.569-578. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078712000566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling and measurements of AlGaN/GaN HEMTs including thermal boundary resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camiade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (9), pp.611-617. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2011.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Modeling of the Thermal Behavior of SiGe HBTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59, pp.1921 - 1927. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2012.2196765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of electrothermal system-level model for RF power amplifiers in Scilab/Scicos environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (Special issue 6), pp.489-495. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078709990602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Measurement of the Thermal Impedance of Bipolar Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (9), pp.939-941. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2010.2052232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual approach for bipolar transistor thermal impedance determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (9), pp.554-559. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2010.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and phase noise of magnetic tunnel junction oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gusakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Houssameddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (182507 (2010)), 3 p. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3506901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Physics-Based Formulation of the Microwave p-i-n Diode Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE_J_MWCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3), pp.211--213. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lmwc.2006.890483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Thermal Modeling for Microwave Power Amplifier Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caban-Chastas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (11), pp.2290-2297. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2007.907715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance 15-V Novel LDMOS Transistor Architecture in a 0.25µm BiCMOS Process for RF Power Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Judong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.861 - 868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model order reduction of linear and nonlinear 3D thermal finite-element description of microwave devices for circuit analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dueme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (5), pp.398--411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of bias dependent breakdown and self-heating in GaInP/GaAs power HBT to improve high power amplifier design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (12), pp.2811--2819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full implemantation of implicit nonlinear model with memory in harmonic balance software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (6), pp.153 - 155. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/75.585199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady state analysis of free or forced oscillators by harmonic balance and stability investigation of periodic and quasiperiodic regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Suárez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Millimeter-Wave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.4570050308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of analog frequency dividers in the quasi-periodic regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4 (5), pp.138 - 140. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/75.289517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (134)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of the 2D materials signature for thermal Raman measurements of power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS, Mar 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivation Layer Thickness-Dependent Thermal Dissipation Properties of Source-Connected Field-Plated AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 7th International Conference on Emerging Electronics (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bengaluru, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis of a FO-WLP SiP with Integrated GaN Power Amplifier and GaAs Low Noise Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS, Mar 2025, La Rochelle (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the role of barrier layer on thermal resistance of GaN channel in HEMTs using Electrical and Thermoreflectance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 7th International Conference on Emerging Electronics (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bengaluru, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppressing Short-Channel Effects in 100 nm AlN/GaN HEMTs using Gate-connected Field-Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 7th International Conference on Emerging Electronics (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bengaluru, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermal and thermomechanical analysis of a SiP using Fan Out Wafer Level Packaging (FO-WLP) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS, Mar 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cohérente d'un HEMT AlGaN/GaN de 0.15μm basés sur l'approche ASM-HEMT en prenant en compte la thermique et les pièges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII èmes Journées Nationales MicroOndes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale simulation of GaN power Amplifier in FanOut Wafer Level Packaging technology (FOWLP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Advanced Technology Workshop ON MICROPACKAGING AND THERMAL MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS France, Jan 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GaN Cap Layer and Carbon-Doped Buffer Layer on Thermal Resistance of HEMTs GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitava Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermal Resistance Extraction of GaN HEMTs through DCT Measurements Techniques and TCAD-Based Physical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.178-181, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’énergie d’activation réelle sous champ nul d’un piège dans la zone tampon des transistors HEMT dopés Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Materials for Raman Thermal Measurements on Power Electronics Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Frogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seneor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dlubak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection of Trapping and Detrapping Dynamics in Fe-and C-doped GaN-based RF HEMTs by Filling Pulse-Dependent DCT Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Devices Technology and Manufaturing Conference (EDTM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bengalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal simulation of a SiP FO-WLP embedding a GaN power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection of Trapping and Detrapping Dynamics in Fe-and C-doped GaN-based RF HEMTs by Filling Pulse-Dependent DCT Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 8th IEEE Electron Devices Technology & Manufacturing Conference (EDTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bangalore, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDTM58488.2024.10511773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of thermal measurements and simulation to extract the hotspot temperature of GaN HEMT transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano The Nanoscience Meeting C'Nano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C'NANO, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Surface Traps and Buffer Trapping Induced Reduction in 2DEG of GaN-based HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneshwara Raja Paramasivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification of Surface Traps and Buffer Trapping Induced Reduction in 2DEG of GaN-based HEMTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced measurement techniques for GaN-based HEMTs: Trap investigation and innovative linearity characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Dec 2023, Chennai (India), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-physique et multi-échelle d’un SiP en technologie FO-WLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique / Workshop : IEEE Electronics Packaging Society (section France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of AlGaN/GaN HEMTs using thermoreflectance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Workshop on Microwave and Photonic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of thermal resistance (RTH) and thermal time constant for AlGaN/GaN HEMTs using TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Dec 2023, Madras, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoreflectance Measurement: Effect of GaN Cap Layer and Carbon Doped Buffer Layer on Thermal Resistance of HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Chennai (India), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Trap Signatures in Fe-doped 0.12 µm InAlN/GaN HEMTs by DCT, Y22 and Y21 Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Emerging Electronics (ICEE-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’« Advanced Spice Model » pour la modélisation des transistor HEMT GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Simulation and Characterization of GaN HEMT using Gate Resistance Thermometry and Thermoreflectance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTRB Stress Effects on 0.15 µm AlGaN/GaN HEMT Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure temporelle de la température des dispositifs micro-ondes par thermoréflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency GaN HEMT Modeling with ASM-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Microwave Integrated Circuits Conference (EuMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is heat transport modelling required for nanometrology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gomés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Dilhaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Horny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic day “Beyond Fourier”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de thermique, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN HEMTs thermal time constants: Theory and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermique des transistors GaN en régime transitoire : Théorie et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de température par une méthode de thermoréflectance multispectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lozachmeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and Buffer Trap Signatures in Fe-doped AlGaN/GaN HEMT Identified by LF S-parameter TCAD Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anserson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Microwave Integrated Circuits Conference (EuMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du dopage fer et carbone dans la zone tampon GaN sur les constantes de temps de pièges dans les HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trap Characterization in InAlN/GaN and AlN/GaN based HEMTs with Fe- and C-doped Buffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 16th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC50153.2022.9783939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des pièges de surface et dans la zone tampon GaN des transistors HEMT dopés Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of GaN HEMTs Thermal Results through Different Measurements Methodologies: Validation with 3D Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Thermal Impedance by 3omega Method for Power Amplifier Behavioral Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mohamad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMiC46721.2020.9160235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Location of Iron Buffer Doping on Trap Signatures in GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khushboo Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMiC46721.2020.9160114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Approach for the characterization of the thermal impedance using 3omega and thermoreflectance methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbonniaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/inmmic46721.2020.9160092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of AlGaN/GaN HEMT using thermoreflectance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS 15 th Workshop on Thermal Management 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modeling Methodology of RF Power Devices to Improve System Level Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Microwave Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Domain Drain Lag Measurement and TCAD based Device Simulations of AlGaN/GaN HEMT: Investigation of Physical Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14 th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction for thermal FE Analysis and global electrothermal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS 14 th Workshop on Thermal Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, LA ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Different Technologies of GaN HEMTs of 0,15 µm Ultra-Short Gate Length: Identification of Traps Using TCAD Based 2D Physics-based Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th European Microwave Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de la signature des pièges sur les HEMT GaN à courte longueur de grille en utilisant deux techniques de mesures différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal simulation modeling and measurements of GaN transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS, 13th European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Electro-thermal Modeling of Power Amplifier for System-Level Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mohamad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMMIC : The International Workshop On Integrated Nonlinear Microwave and Millimetre-wave Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive la Gaillarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel AlN/GaN HEMT Electrical Model including Trapping Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMMIC 2018 : International Workshop On Integrated Nonlinear Microwave and Millimetre-wave Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive la Gaillarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Electrical Modeling Including Trapping Effects of AIN/GaN HEMT 4×50μm on Silicon Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Medjdoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Microwave Integrated Circuits Conference (EuMIC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.333-336, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2018.8539941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de pièges dans le buffer des HEMTs AlGaN/GaN basée sur des mesures de paramètres S basse fréquence et sur des simulations physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Analysis of AlN/GaN/AlGaN HEMTs grown on Si and SiC Substrate through TCAD Simulations and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 46st European Microwave Conference, EuMW 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, London, UK, United Kingdom. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic study of traps in AlN/GaN/AlGaN HEMTs on SiC substrate by numerical TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2016.7519485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics based analytical model and numerical simulation for current-voltage characteristics of microwave power AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE MTT-S International Microwave and RF Conference (IMaRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, New Delhi, France. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMaRC.2016.7939610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self heating and trap characterization and simulation for large signal GaN transistors modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Phoenix, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parasitic effects of the &amp;quot;3omega&amp;quot; measurement setup to improve the determination of GaN HEMTs thermal impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 9th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, ROME, Italy. pp.9--12, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMIC.2014.6997778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding parasitic effects to improve the 3omega measurement of GaN HEMTs thermal impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intersociety Conference on Thermal and Thermomechanical Phenomena in Electronic Systems (ITherm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, ORLANDO, United States. pp.942-946, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHERM.2014.6892383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électrique de d'impédance thermique des transistors HEMTs GaN en utilisant &amp;quot; la méthode 3ω</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 eme Journée Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Cascode Cell for Compact Ku-Band Power Amplifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 42st European Microwave Conference, EuMW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Norway. pp.1091 - 1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the thermal impedance of GaN HEMTs using &amp;quot;the 3ω method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC), 2012 18th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Busapest, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal modeling and measurements of SiGe HBTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountakha Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC), 2012 18th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Budapest, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal behavioral model identification and validation from time domain load pull measurement of a RF power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Parasitic Effects in RF Transistors and their Impact on Power Amplifier Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless and Microwave Technology Conference (WAMICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Cocoa Beach - Floride, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAMICON.2012.6208471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électrique de l'impédance thermique de transistors Bipolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France. pp.Session 6E-Poster 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal Behavioral Modeling of RF Power Amplifier taking into accountLoad-pull Effects for Narrow Band Radar Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), 2011 European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.264-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrothermique comportementale d'amplificateur de puissance avec prise en compte de l'effet load pull pour des applications radar à bande étroite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes - JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France. pp.Session 7C- Poster 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cellules de puissance compactes pour des applications bande Ku en technologie MMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.1C3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New compact power cells for Ku band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC 2011),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Determination of the Thermal Impedance of Microwave Bipolar Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A.L. de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical Phenomena in Electronic Systems (ITherm), 2010 The Twelveth Intersociety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Las Vegas, United States. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHERM.2010.5501346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling and measurements of AlGaN/GaN HEMTs including Thermal Boundary Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC), 2010 16th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Barcelona, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and trapping phenomena assessment on AlGaN/GaN microwave power transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), 2010 European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.110 - 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un modèle électrothermique comportemental d'amplificateur de puissance RF sous l'environnement ouvert simulation système SCILAB/SCICOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear characterization and modeling of low frequency dispersive effects in power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oualli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2009 Workshop, WMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston - Massachusetts, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrothermal Model of High Power HBTs for High Efficiency L/S Band Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A.Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 European Microwave Integrated Circuit Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.318-321, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMICC.2008.4772293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual approach for HBT thermal impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A.L. de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 14th International Workshop on Thermal Inveatigation of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Rome, Italy. pp.190-194, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC.2008.4669906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of Impact Ionization Effects on Small and Large Signal Characteristics of AlGaAs/GaInAs/GaAs PHEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carnez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 European Microwave Integrated Circuit Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.119--122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modelling of Microwave Bipolar Transistor from 3D finite Element Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaceborne L Band High Efficiency 65W SSPA Demonstrator for Navigation and Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Villemazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Gallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Favede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Microwave Technology and Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Electrothermal System Level Model for RF Power Amplifier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caban-Chastas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, MUNICH, Germany. pp. 48 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'impédance thermique de TBH SiGe par mesures électriques basses fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbalat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal measurements of microwave transistors and MMICs within TARGET NoE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pogany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kuzmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TARGET Days : from Ideas to Results, in the frame of the International Conference ISMOT-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'un limiteur bande S forte puissance a l'aide d'un nouveau modèle non-linéaire de diodes p-i-n.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Thermal Modeling for Microwave Power Amplifier Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caban-Chastas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrothermique comportementale d'amplificateur de puissance pour des applications RADAR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caban-Chastas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mancuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Power S Band Limiter Simulation with a.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Thermal Reduced Model for Power Semiconductor Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical 10th Intersociety Conference on Phenomena in Electronics Systems, 2006. ITHERM 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Diego, United States. pp.638-644, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHERM.2006.1645405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Nonlinear Model of Microwave P-I-N Diode for CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 European Microwave Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.285-288, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMICC.2006.282808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation via a Model Order Reduction technique of physics-based non-linear thermal models for global CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SESSION Invitée 5-1 Avancées dans le domaine des oscillateurs MMIC à faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3D Thermal Simulation to the Thermal Model Integration into Circuit Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TARGET Winter School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boite à outil Scilab simulation-physique circuit : comparaison des méthodes non linéaires temporelle et fréquencielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle thermique non linéaire pour composants microondes de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear electrothermal modelisation of LDMOS power transistor : on the definition scaling rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyper, R F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, PARIS, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear thermal reduced model for Microwave Circuit Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dueme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e GaAs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research activities on the simulation of High frequency devices, circuits and systems using the Scilab/Scicos Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scilab International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDMOSFET and SiGeC HBT integrated in a 0.25um BiCMOS technology for RF-PA applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Arricastres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des composants semi-conducteurs et de leurs sources de bruit basse fréquence, outils et méthodes de conception, pour la CAO non linéaire des oscillateurs HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AS bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductor device and noise sources modeling: design methods and tools oriented to nonlinear H.F. oscillator CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Fluctuations and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maspalomas, Spain. pp.373, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.546325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble d'outils cohérents pour la simulation physique et la caractérisation du bruit dans les composants semi-conducteurs dédiés à la CAO des circuits microondes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AS bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal model of transistors based on finite element analysis for Radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical Phenomena in Electronic Systems, 2004. ITHERM 2004. The Eighth Intersociety Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Tools for Physics-Based Simulation and Characterization of Noise in Semiconductor devices oriented to Nonlinear Microwave Circuit CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-2004 - invited paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Electro Thermal Model of LDMOS Power Transistor Coupled to 3D Thermal Model in a Circuit Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermique et technique de réduction pour la simulation de composants de puisance en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mancuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrothermique non linéaire de transistors LDMOS de puissance, couplée à un modèle thermique 3D au sein d'un simulateur circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille France 2003, Unknown Region. pp.6A6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche clients-serveurs sur la grille de calcul pour la simulation intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3D thermal simulation of HBT devices to their thermal model integration into circuit simulators via Ritz vectors reduction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical Phenomena in Electronic Systems, 2002. ITHERM 2002. The Eighth Intersociety Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Diego, United States. pp.22--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Analysis of Collector Current Collapse In Power HBTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUMW, 2002, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal modeling of multi-fingered PHEMTs applying a global approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Byk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 2002 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region. pp.2085--2088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes de l'automatique dans l'analyse et la conception des circuits électroniques non linéaires haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude Automatique et Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spice thermal subcircuit of multifinger HBT derived from ritz vector technique of 3D thermal simulation for electrothermal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS - Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, London, United Kingdom. pp.207--210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermique tridimensionnelle de TBH et technique de réduction pour la simulation circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in characterization and modeling of high power RF devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, London, United Kingdom. pp.263--266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la stabilité thermique d'un transistor bipolaire à hétérojonction GaInP/GaAs à l'aide d'une implémentation parallèle d'un simulateur couplé à un simulateur de circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, POITIERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal harmonic balance simulation of an InGaP/GaAs HBT based on 3D thermal and semiconductor transport models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. pp.516--519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of nonlinear trapping effects in power SiC MESFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Siriex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Noblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Ouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest., 2000 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.765--768 vol.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic balance Techniques allow nonlinear simulations of microwave circuits from devices to subsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCTD 99 - Stresa (Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Stresa, Italy. pp.333--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage direct d'un modèle physique analytique de Transistor à Effet de Champ sur Carbure de Silicium avec un simulateur de circuit en équilibrage harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Siriex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Noblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Arnodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des techniques de conception des circuits RF et microondes : Intégration et Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIèmes JNM Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct coupling between the semiconductor equations describing a GaInP/GaAs HBT in a circuit simulator for the co-design of microwave devices and circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bologne, Unknown Region. pp.149--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage direct d'un modèle physique de transistor bipolaire à hétérojonction avec un simulateur de circuit en équilibrage harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Saint-Malo, Unknown Region. pp.230--231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal modeling of semi-conductor devices for nonlinear RF and Microwave CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-MTTS Intermational Symposium on Microwave Theory and Techniques - Workshop on Nonlinear CAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled localized and distributed elements analysis applying an electromagnetic software in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Larique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 1997., IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Unknown, Unknown Region. pp.1021--1024 vol.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pulsed-measurement based electrothermal model of HBT with thermal stability prediction capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auxemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 1997., IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Unknown, Unknown Region. pp.1515--1518 vol.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la modélisation de composants hyperfréquences par l'analyse électomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Larique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Saint Malo, France. pp.3A3 282--283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design method for high efficiency class F HBT amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 1996., IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Unknown, Unknown Region. pp.855--858 vol.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD electrothermal model for the nonlinear simulation of high power silicon bipolar transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th International Workshop on Integrated Nonlinear Microwave and Millimeterwave Circuits - DUISBURG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les simulateurs intégrés : couplage transport et circuits passifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perreal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Journées Nationales miccroondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle électrothermique de transistor bipolaire forte puissance pour la simulation non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Journées Nationales miccroondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear RF caracterization and modelling of heterojonction bipolar transistors under pulsed conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 th European Microwawe Conference - CANNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Unknown, Unknown Region. pp.1610--1615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation non linéaire et modèles analytiques des transistors micro-ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE - Journées d'études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analisis mediante Balance Espectral del comportamiento Quasi-Periodico de Osciladores y Divisores de Frecuencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI - ESPAGNE - 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Unknown, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la synchronisation des oscillateurs par la méthode de l'équilibrage spectral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Villemazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Journée Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Brest France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pulsed S-parameters measurement setup for the nonlinear characterization of FETs and bipolar power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portilla Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Madrid, Spain. pp. 489-493, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.1993.336603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée pour la caractérisation et la modélisation des transistors micro-ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et simulation électrothermique des couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du PEPR électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France. 125, pp.178 - 185, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et simulation électrothermique de diodes Schottky GaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du PEPR électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux refroidir les puces électroniques pour les rendre plus performantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorant Nouvelle Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux (France), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Multi-physics Analysis Of a GaN System in Package Using Fan Out Wafer Level Packaging (FO-WLP) Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Thermal Investigations of ICs and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy. pp.208 - 208, 2014, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/impact.2014.7048396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal multiscale simulation of a FO-WLP SiP including a GaN Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Catania, Italie, Italy. pp.1 - 4, 2024, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eurosime60745.2024.10491445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of dispersive effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Transistor Model Parameter Extraction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge, pp.206-250, 2011, 9780521762106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scilab/Scicos toolboxes for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Bennadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsinghua University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open source Software for Scientific Computation SCILAB, Research, Development and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un modèle physique de transistor bipolaire à hétérojonction dans l'environnement de la C. A. O. Non linéaire des circuits monolithiques microondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Limoges, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02984557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiphysiques pour la simulation couplée des composants, circuits, et systèmes électroniques microondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Limoges, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03023872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId462"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphael Sommet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">SOMMET Raphael  : Chargé de recherches CNRS XLIM,Responsable de l'équipe Composant Circuit Sous ensemble Non LinéaireWorking on trap modeling and characterization as well as thermal modeling and characterization</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4170-1781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088662799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198793674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357708766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source‐Connected Field‐Plate Effects on Static Current, Trap Signature, and Thermal Resistance of AlGaN/GaN High Electron Mobility Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202500837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-doping starting depth impacts on static and transient characteristics of AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Di Giacomo Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.208197. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micrna.2025.208197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Materials for Raman Thermometry on Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Frogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (17), pp.1344. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano15171344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-connected and gate-connected field-plate influence on thermal resistance of AlGaN/GaN HEMT with varying passivation thickness and field-plate length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 175, pp.115947. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Use of Thermal Characterization and Simulation of AlGaN/GaN High-Electron Mobility Transistors in Transient and Steady State Regimes to Estimate the Hotspot Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (5), pp.935. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14050935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Estimate Surface Donor Density (N TD ) in AlGaN/GaN HEMT by Validated DCT Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202500170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-Related Trapping and Detrapping Dynamics in AlGaN/GaN HEMTs Inspected by Drain Current Transient (DCT) Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Di Giacomo Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2025.3602857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum, effective, and average thermal resistance for GaN-based HEMTs on SiC, Si and sapphire substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaushik Shivanand Powar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Komalesh Tadepalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjan Chakravorty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.109121. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2025.109121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental overview of linearity metrics using complex modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.1097-1106. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078725102389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characteristics and trap signatures for Schottky barrier diodes on 4H-SiC, GaN-on-GaN, AlGaN/GaN epitaxial substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikha Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashmi Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. V. L. Narasimha Murty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (6), pp.065016. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ad4a65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Field Plate, Gate Width, and Voltage Dependence of Thermal Resistance ( R TH) for AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (11), pp.6552-6559. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2024.3453217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTRB Stress Effects on Static and Dynamic Characteristics of 0.15 μ m AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (5), pp.1957-1966. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2022.3222190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Zero-Field Activation Energy for Traps in Fe-and C-Doped GaN-Based HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2023.3302280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Trapping Induced Dynamic Reduction in 2DEG Density of GaN-Based HEMTs by Gate-Lag DCT Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (9), pp.4864-4869. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2022.3193650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of electron trapping in AlGaN/GaN HEMT with Fe-doped buffer through DCT characterization and TCAD device simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.125316. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0064493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Buffer and Surface Traps in Fe-Doped AlGaN/GaN HEMTs Using Y21 Frequency Dispersion Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (24), pp.3096. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10243096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Thermal Time Constants of GaN HEMTs through Model Order Reduction Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Simbélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (24), pp.3138. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10243138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Performance and Characterization of Traps Using Different Measurements Techniques for the New AlGaN/GaN HEMT of 0.15-μm Ultrashort Gate Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2907540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of GaN Buffer Traps in Microwave Power AlGaN/GaN HEMTs Through Low Frequency S-Parameters Measurements and TCAD-Based Physical Device Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.175 - 181. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2017.2672685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Parasitic Resistances of AlN/GaN/AlGaN HEMTs Through TCAD-Based Device Simulations and On-Wafer Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (5), pp.1351-1358. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2016.2549528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microwave Modeling Oxymoron? : Low-Frequency Measurements for Microwave Device Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, modeling and characterization of MMIC integrated cascode cell for compact Ku-band power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (3), pp.261-269. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling and measurements of AlGaN/GaN HEMTs including thermal boundary resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camiade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (9), pp.611-617. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2011.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact RF non-linear electro thermal model of SiGe HBT for the design of broadband ADC's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountakha Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (6), pp.569-578. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078712000566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Modeling of the Thermal Behavior of SiGe HBTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59, pp.1921 - 1927. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2012.2196765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of thermal impedance of GaN HEMTs using 3 omega method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (12), pp.708-710. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2012.0979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of electrothermal system-level model for RF power amplifiers in Scilab/Scicos environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (Special issue 6), pp.489-495. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078709990602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Measurement of the Thermal Impedance of Bipolar Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (9), pp.939-941. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2010.2052232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual approach for bipolar transistor thermal impedance determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (9), pp.554-559. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2010.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and phase noise of magnetic tunnel junction oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gusakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Houssameddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (182507 (2010)), 3 p. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3506901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Physics-Based Formulation of the Microwave p-i-n Diode Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE_J_MWCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3), pp.211--213. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lmwc.2006.890483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Thermal Modeling for Microwave Power Amplifier Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caban-Chastas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (11), pp.2290-2297. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2007.907715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance 15-V Novel LDMOS Transistor Architecture in a 0.25µm BiCMOS Process for RF Power Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Judong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.861 - 868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model order reduction of linear and nonlinear 3D thermal finite-element description of microwave devices for circuit analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dueme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (5), pp.398--411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of bias dependent breakdown and self-heating in GaInP/GaAs power HBT to improve high power amplifier design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (12), pp.2811--2819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full implemantation of implicit nonlinear model with memory in harmonic balance software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (6), pp.153 - 155. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/75.585199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady state analysis of free or forced oscillators by harmonic balance and stability investigation of periodic and quasiperiodic regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Suárez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Millimeter-Wave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.4570050308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of analog frequency dividers in the quasi-periodic regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4 (5), pp.138 - 140. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/75.289517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (134)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of the 2D materials signature for thermal Raman measurements of power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS, Mar 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivation Layer Thickness-Dependent Thermal Dissipation Properties of Source-Connected Field-Plated AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 7th International Conference on Emerging Electronics (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bengaluru, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis of a FO-WLP SiP with Integrated GaN Power Amplifier and GaAs Low Noise Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS, Mar 2025, La Rochelle (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the role of barrier layer on thermal resistance of GaN channel in HEMTs using Electrical and Thermoreflectance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 7th International Conference on Emerging Electronics (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bengaluru, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppressing Short-Channel Effects in 100 nm AlN/GaN HEMTs using Gate-connected Field-Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 7th International Conference on Emerging Electronics (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bengaluru, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermal and thermomechanical analysis of a SiP using Fan Out Wafer Level Packaging (FO-WLP) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS, Mar 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermal Resistance Extraction of GaN HEMTs through DCT Measurements Techniques and TCAD-Based Physical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.178-181, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cohérente d'un HEMT AlGaN/GaN de 0.15μm basés sur l'approche ASM-HEMT en prenant en compte la thermique et les pièges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII èmes Journées Nationales MicroOndes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale simulation of GaN power Amplifier in FanOut Wafer Level Packaging technology (FOWLP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Advanced Technology Workshop ON MICROPACKAGING AND THERMAL MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS France, Jan 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GaN Cap Layer and Carbon-Doped Buffer Layer on Thermal Resistance of HEMTs GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitava Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’énergie d’activation réelle sous champ nul d’un piège dans la zone tampon des transistors HEMT dopés Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Materials for Raman Thermal Measurements on Power Electronics Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Frogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seneor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dlubak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection of Trapping and Detrapping Dynamics in Fe-and C-doped GaN-based RF HEMTs by Filling Pulse-Dependent DCT Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Devices Technology and Manufaturing Conference (EDTM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bengalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal simulation of a SiP FO-WLP embedding a GaN power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection of Trapping and Detrapping Dynamics in Fe-and C-doped GaN-based RF HEMTs by Filling Pulse-Dependent DCT Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 8th IEEE Electron Devices Technology & Manufacturing Conference (EDTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bangalore, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDTM58488.2024.10511773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Surface Traps and Buffer Trapping Induced Reduction in 2DEG of GaN-based HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneshwara Raja Paramasivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification of Surface Traps and Buffer Trapping Induced Reduction in 2DEG of GaN-based HEMTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced measurement techniques for GaN-based HEMTs: Trap investigation and innovative linearity characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Dec 2023, Chennai (India), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-physique et multi-échelle d’un SiP en technologie FO-WLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique / Workshop : IEEE Electronics Packaging Society (section France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of AlGaN/GaN HEMTs using thermoreflectance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Workshop on Microwave and Photonic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of thermal resistance (RTH) and thermal time constant for AlGaN/GaN HEMTs using TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Dec 2023, Madras, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoreflectance Measurement: Effect of GaN Cap Layer and Carbon Doped Buffer Layer on Thermal Resistance of HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Chennai (India), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of thermal measurements and simulation to extract the hotspot temperature of GaN HEMT transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano The Nanoscience Meeting C'Nano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C'NANO, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN HEMTs thermal time constants: Theory and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermique des transistors GaN en régime transitoire : Théorie et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Simulation and Characterization of GaN HEMT using Gate Resistance Thermometry and Thermoreflectance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTRB Stress Effects on 0.15 µm AlGaN/GaN HEMT Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure temporelle de la température des dispositifs micro-ondes par thermoréflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency GaN HEMT Modeling with ASM-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Microwave Integrated Circuits Conference (EuMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is heat transport modelling required for nanometrology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gomés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Dilhaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Horny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic day “Beyond Fourier”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de thermique, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de température par une méthode de thermoréflectance multispectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lozachmeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and Buffer Trap Signatures in Fe-doped AlGaN/GaN HEMT Identified by LF S-parameter TCAD Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anserson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Microwave Integrated Circuits Conference (EuMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du dopage fer et carbone dans la zone tampon GaN sur les constantes de temps de pièges dans les HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trap Characterization in InAlN/GaN and AlN/GaN based HEMTs with Fe- and C-doped Buffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 16th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC50153.2022.9783939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des pièges de surface et dans la zone tampon GaN des transistors HEMT dopés Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Trap Signatures in Fe-doped 0.12 µm InAlN/GaN HEMTs by DCT, Y22 and Y21 Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Emerging Electronics (ICEE-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’« Advanced Spice Model » pour la modélisation des transistor HEMT GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of GaN HEMTs Thermal Results through Different Measurements Methodologies: Validation with 3D Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Location of Iron Buffer Doping on Trap Signatures in GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khushboo Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMiC46721.2020.9160114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Approach for the characterization of the thermal impedance using 3omega and thermoreflectance methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbonniaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/inmmic46721.2020.9160092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of AlGaN/GaN HEMT using thermoreflectance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS 15 th Workshop on Thermal Management 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Thermal Impedance by 3omega Method for Power Amplifier Behavioral Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mohamad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMiC46721.2020.9160235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Domain Drain Lag Measurement and TCAD based Device Simulations of AlGaN/GaN HEMT: Investigation of Physical Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14 th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction for thermal FE Analysis and global electrothermal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS 14 th Workshop on Thermal Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, LA ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Different Technologies of GaN HEMTs of 0,15 µm Ultra-Short Gate Length: Identification of Traps Using TCAD Based 2D Physics-based Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th European Microwave Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de la signature des pièges sur les HEMT GaN à courte longueur de grille en utilisant deux techniques de mesures différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modeling Methodology of RF Power Devices to Improve System Level Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Microwave Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Electro-thermal Modeling of Power Amplifier for System-Level Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mohamad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMMIC : The International Workshop On Integrated Nonlinear Microwave and Millimetre-wave Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive la Gaillarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel AlN/GaN HEMT Electrical Model including Trapping Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMMIC 2018 : International Workshop On Integrated Nonlinear Microwave and Millimetre-wave Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive la Gaillarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Electrical Modeling Including Trapping Effects of AIN/GaN HEMT 4×50μm on Silicon Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Medjdoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Microwave Integrated Circuits Conference (EuMIC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.333-336, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2018.8539941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal simulation modeling and measurements of GaN transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS, 13th European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de pièges dans le buffer des HEMTs AlGaN/GaN basée sur des mesures de paramètres S basse fréquence et sur des simulations physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Analysis of AlN/GaN/AlGaN HEMTs grown on Si and SiC Substrate through TCAD Simulations and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 46st European Microwave Conference, EuMW 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, London, UK, United Kingdom. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic study of traps in AlN/GaN/AlGaN HEMTs on SiC substrate by numerical TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2016.7519485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics based analytical model and numerical simulation for current-voltage characteristics of microwave power AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE MTT-S International Microwave and RF Conference (IMaRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, New Delhi, France. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMaRC.2016.7939610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self heating and trap characterization and simulation for large signal GaN transistors modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Phoenix, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parasitic effects of the &amp;quot;3omega&amp;quot; measurement setup to improve the determination of GaN HEMTs thermal impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 9th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, ROME, Italy. pp.9--12, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMIC.2014.6997778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding parasitic effects to improve the 3omega measurement of GaN HEMTs thermal impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intersociety Conference on Thermal and Thermomechanical Phenomena in Electronic Systems (ITherm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, ORLANDO, United States. pp.942-946, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHERM.2014.6892383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Cascode Cell for Compact Ku-Band Power Amplifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 42st European Microwave Conference, EuMW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Norway. pp.1091 - 1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électrique de d'impédance thermique des transistors HEMTs GaN en utilisant &amp;quot; la méthode 3ω</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 eme Journée Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Parasitic Effects in RF Transistors and their Impact on Power Amplifier Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless and Microwave Technology Conference (WAMICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Cocoa Beach - Floride, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAMICON.2012.6208471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal modeling and measurements of SiGe HBTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountakha Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC), 2012 18th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Budapest, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal behavioral model identification and validation from time domain load pull measurement of a RF power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the thermal impedance of GaN HEMTs using &amp;quot;the 3ω method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC), 2012 18th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Busapest, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal Behavioral Modeling of RF Power Amplifier taking into accountLoad-pull Effects for Narrow Band Radar Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), 2011 European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.264-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrothermique comportementale d'amplificateur de puissance avec prise en compte de l'effet load pull pour des applications radar à bande étroite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes - JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France. pp.Session 7C- Poster 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cellules de puissance compactes pour des applications bande Ku en technologie MMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.1C3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New compact power cells for Ku band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC 2011),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électrique de l'impédance thermique de transistors Bipolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France. pp.Session 6E-Poster 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Determination of the Thermal Impedance of Microwave Bipolar Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A.L. de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical Phenomena in Electronic Systems (ITherm), 2010 The Twelveth Intersociety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Las Vegas, United States. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHERM.2010.5501346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling and measurements of AlGaN/GaN HEMTs including Thermal Boundary Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC), 2010 16th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Barcelona, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and trapping phenomena assessment on AlGaN/GaN microwave power transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), 2010 European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.110 - 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear characterization and modeling of low frequency dispersive effects in power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oualli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2009 Workshop, WMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston - Massachusetts, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un modèle électrothermique comportemental d'amplificateur de puissance RF sous l'environnement ouvert simulation système SCILAB/SCICOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrothermal Model of High Power HBTs for High Efficiency L/S Band Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A.Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 European Microwave Integrated Circuit Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.318-321, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMICC.2008.4772293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual approach for HBT thermal impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A.L. de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 14th International Workshop on Thermal Inveatigation of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Rome, Italy. pp.190-194, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC.2008.4669906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of Impact Ionization Effects on Small and Large Signal Characteristics of AlGaAs/GaInAs/GaAs PHEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carnez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 European Microwave Integrated Circuit Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.119--122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modelling of Microwave Bipolar Transistor from 3D finite Element Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaceborne L Band High Efficiency 65W SSPA Demonstrator for Navigation and Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Villemazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Gallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Favede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Microwave Technology and Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal measurements of microwave transistors and MMICs within TARGET NoE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pogany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kuzmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TARGET Days : from Ideas to Results, in the frame of the International Conference ISMOT-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'un limiteur bande S forte puissance a l'aide d'un nouveau modèle non-linéaire de diodes p-i-n.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'impédance thermique de TBH SiGe par mesures électriques basses fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbalat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Thermal Modeling for Microwave Power Amplifier Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caban-Chastas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrothermique comportementale d'amplificateur de puissance pour des applications RADAR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caban-Chastas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mancuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Power S Band Limiter Simulation with a.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Electrothermal System Level Model for RF Power Amplifier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caban-Chastas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, MUNICH, Germany. pp. 48 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Thermal Reduced Model for Power Semiconductor Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical 10th Intersociety Conference on Phenomena in Electronics Systems, 2006. ITHERM 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Diego, United States. pp.638-644, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHERM.2006.1645405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Nonlinear Model of Microwave P-I-N Diode for CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 European Microwave Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.285-288, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMICC.2006.282808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation via a Model Order Reduction technique of physics-based non-linear thermal models for global CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SESSION Invitée 5-1 Avancées dans le domaine des oscillateurs MMIC à faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3D Thermal Simulation to the Thermal Model Integration into Circuit Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TARGET Winter School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boite à outil Scilab simulation-physique circuit : comparaison des méthodes non linéaires temporelle et fréquencielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle thermique non linéaire pour composants microondes de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear electrothermal modelisation of LDMOS power transistor : on the definition scaling rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyper, R F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, PARIS, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des composants semi-conducteurs et de leurs sources de bruit basse fréquence, outils et méthodes de conception, pour la CAO non linéaire des oscillateurs HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AS bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductor device and noise sources modeling: design methods and tools oriented to nonlinear H.F. oscillator CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Fluctuations and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maspalomas, Spain. pp.373, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.546325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble d'outils cohérents pour la simulation physique et la caractérisation du bruit dans les composants semi-conducteurs dédiés à la CAO des circuits microondes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AS bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal model of transistors based on finite element analysis for Radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical Phenomena in Electronic Systems, 2004. ITHERM 2004. The Eighth Intersociety Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Tools for Physics-Based Simulation and Characterization of Noise in Semiconductor devices oriented to Nonlinear Microwave Circuit CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-2004 - invited paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDMOSFET and SiGeC HBT integrated in a 0.25um BiCMOS technology for RF-PA applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Arricastres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research activities on the simulation of High frequency devices, circuits and systems using the Scilab/Scicos Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scilab International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear thermal reduced model for Microwave Circuit Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dueme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e GaAs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Electro Thermal Model of LDMOS Power Transistor Coupled to 3D Thermal Model in a Circuit Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermique et technique de réduction pour la simulation de composants de puisance en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mancuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrothermique non linéaire de transistors LDMOS de puissance, couplée à un modèle thermique 3D au sein d'un simulateur circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille France 2003, Unknown Region. pp.6A6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche clients-serveurs sur la grille de calcul pour la simulation intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3D thermal simulation of HBT devices to their thermal model integration into circuit simulators via Ritz vectors reduction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical Phenomena in Electronic Systems, 2002. ITHERM 2002. The Eighth Intersociety Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Diego, United States. pp.22--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal modeling of multi-fingered PHEMTs applying a global approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Byk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 2002 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region. pp.2085--2088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Analysis of Collector Current Collapse In Power HBTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUMW, 2002, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes de l'automatique dans l'analyse et la conception des circuits électroniques non linéaires haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude Automatique et Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spice thermal subcircuit of multifinger HBT derived from ritz vector technique of 3D thermal simulation for electrothermal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS - Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, London, United Kingdom. pp.207--210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermique tridimensionnelle de TBH et technique de réduction pour la simulation circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in characterization and modeling of high power RF devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, London, United Kingdom. pp.263--266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la stabilité thermique d'un transistor bipolaire à hétérojonction GaInP/GaAs à l'aide d'une implémentation parallèle d'un simulateur couplé à un simulateur de circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, POITIERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal harmonic balance simulation of an InGaP/GaAs HBT based on 3D thermal and semiconductor transport models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. pp.516--519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of nonlinear trapping effects in power SiC MESFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Siriex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Noblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Ouarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest., 2000 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.765--768 vol.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage direct d'un modèle physique analytique de Transistor à Effet de Champ sur Carbure de Silicium avec un simulateur de circuit en équilibrage harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Siriex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Noblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Arnodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des techniques de conception des circuits RF et microondes : Intégration et Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIèmes JNM Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic balance Techniques allow nonlinear simulations of microwave circuits from devices to subsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCTD 99 - Stresa (Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Stresa, Italy. pp.333--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage direct d'un modèle physique de transistor bipolaire à hétérojonction avec un simulateur de circuit en équilibrage harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Saint-Malo, Unknown Region. pp.230--231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal modeling of semi-conductor devices for nonlinear RF and Microwave CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-MTTS Intermational Symposium on Microwave Theory and Techniques - Workshop on Nonlinear CAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled localized and distributed elements analysis applying an electromagnetic software in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Larique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 1997., IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Unknown, Unknown Region. pp.1021--1024 vol.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pulsed-measurement based electrothermal model of HBT with thermal stability prediction capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auxemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 1997., IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Unknown, Unknown Region. pp.1515--1518 vol.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la modélisation de composants hyperfréquences par l'analyse électomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Larique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Saint Malo, France. pp.3A3 282--283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct coupling between the semiconductor equations describing a GaInP/GaAs HBT in a circuit simulator for the co-design of microwave devices and circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bologne, Unknown Region. pp.149--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD electrothermal model for the nonlinear simulation of high power silicon bipolar transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th International Workshop on Integrated Nonlinear Microwave and Millimeterwave Circuits - DUISBURG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design method for high efficiency class F HBT amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 1996., IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Unknown, Unknown Region. pp.855--858 vol.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle électrothermique de transistor bipolaire forte puissance pour la simulation non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Journées Nationales miccroondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les simulateurs intégrés : couplage transport et circuits passifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perreal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Journées Nationales miccroondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation non linéaire et modèles analytiques des transistors micro-ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE - Journées d'études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear RF caracterization and modelling of heterojonction bipolar transistors under pulsed conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 th European Microwawe Conference - CANNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Unknown, Unknown Region. pp.1610--1615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analisis mediante Balance Espectral del comportamiento Quasi-Periodico de Osciladores y Divisores de Frecuencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI - ESPAGNE - 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Unknown, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la synchronisation des oscillateurs par la méthode de l'équilibrage spectral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Villemazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Journée Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Brest France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pulsed S-parameters measurement setup for the nonlinear characterization of FETs and bipolar power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portilla Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Madrid, Spain. pp. 489-493, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.1993.336603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée pour la caractérisation et la modélisation des transistors micro-ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et simulation électrothermique de diodes Schottky GaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du PEPR électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et simulation électrothermique des couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du PEPR électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France. 125, pp.178 - 185, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Multi-physics Analysis Of a GaN System in Package Using Fan Out Wafer Level Packaging (FO-WLP) Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Thermal Investigations of ICs and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy. pp.208 - 208, 2014, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/impact.2014.7048396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux refroidir les puces électroniques pour les rendre plus performantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorant Nouvelle Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux (France), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal multiscale simulation of a FO-WLP SiP including a GaN Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Catania, Italie, Italy. pp.1 - 4, 2024, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eurosime60745.2024.10491445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of dispersive effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Transistor Model Parameter Extraction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge, pp.206-250, 2011, 9780521762106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scilab/Scicos toolboxes for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Bennadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsinghua University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open source Software for Scientific Computation SCILAB, Research, Development and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un modèle physique de transistor bipolaire à hétérojonction dans l'environnement de la C. A. O. Non linéaire des circuits monolithiques microondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Limoges, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02984557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiphysiques pour la simulation couplée des composants, circuits, et systèmes électroniques microondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Limoges, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03023872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId462"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3804481B"/>
+    <w:nsid w:val="B781DA92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-sommet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4170-1781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088662799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198793674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357708766" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidehi Vijay Painter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500837" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115947" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Karrame" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14050935" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Di Giacomo Brunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2025.208197" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussekri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Frog&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cholet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15171344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2025.3602857" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Nallatamby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202500170" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Shivanand Powar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Komalesh Tadepalli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Chakravorty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102389" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574648v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Singh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Kumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. L. Narasimha Murty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ad4a65" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3453217" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouslama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3222190" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupouy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3302280" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3193650" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Jakani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simb&#233;lie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243138" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064493" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandha Kumar Subramani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243096" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2907540" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Hajjar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2017.2672685" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Subramani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Sahoo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sommet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2549528" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline D&#233;chansiaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouw" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000482" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917677v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Avcu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Callet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader El Rafei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.0979" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917698v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Saleh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountakha Dieng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000566" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouginot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouarch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camiade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2011.07.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVZ4PK4K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917684v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nebus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2196765" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besombes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martinaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990602" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2010.2052232" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xiong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2010.04.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X15TNB8B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703948v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinsat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gusakova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Sierra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houssameddine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506901" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gatard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouysse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2006.890483" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caban-Chastas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2007.907715" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Judong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossato" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dueme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279572v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Heckmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floriot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924438v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.585199" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Su&#225;rez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.4570050308" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0C2L1NC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924452v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sarkissian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.289517" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409805" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bortolussi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575279v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Kumari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409936" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575421v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409826" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029052v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;doua Luc Arnaud Kakou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04746963v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Santos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774322v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Sarkar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khade Ramdas Pandurang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Dasgupta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732655" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920459v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouslama" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piotrowicz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732560" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780965v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774022v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seneor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dlubak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732675" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519744v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774334v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732885" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774086v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM58488.2024.10511773" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997876v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallil Karrame" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195043v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneshwara Raja Paramasivan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351536v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209691v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sommet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194954v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351449v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351485v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745063v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frederic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746163v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kakou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746165v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Raja" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745096v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814218v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745004v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karrame" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758888" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745103v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745093v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lozachmeur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812830v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anserson Silva dos Santos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745041v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745009v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC50153.2022.9783939" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745526v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968582v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mohamad Ali" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMiC46721.2020.9160235" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968583v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Sharma" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMiC46721.2020.9160114" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968581v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbonniaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/inmmic46721.2020.9160092" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532985v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422398v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141245v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141267v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141194v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838045v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837070v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356757v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2018.8539941" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661791v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01395028v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sahoo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Subramani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394909v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2016.7519485" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935799v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Sahoo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Quere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMaRC.2016.7939610" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278916v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jardel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piotrowicz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288434v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2014.6997778" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287697v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2014.6892383" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917723v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757725v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917819v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917827v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917806v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259489" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707903v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2012.6208471" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701124v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Faraj" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701129v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mancuso" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701139v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700384v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700371v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773317" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623728v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.L. de Souza" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Obregon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2010.5501346" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917787v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heckmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917733v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279569v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758884v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oualli" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359013v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Xiong" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasseling" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.Lisboa de Souza" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2008.4772293" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358985v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2008.4669906" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279570v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teyssandier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carnez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Groote" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359128v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Souza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359117v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Villemazet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cazaux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Gallou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favede" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196386v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197202v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbalat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285318v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Teyssier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pogany" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuzmik" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196680v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanislawiak" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194870v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194867v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196678v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356489v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gatard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2006.1645405" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356495v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bureau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2006.282808" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279369v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812825v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Camiade" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279370v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279372v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Riah" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279371v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279373v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guyonnet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bouisse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814730v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279422v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279420v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Muller" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arricastres" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279424v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356458v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nallatamby" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.546325" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279423v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279419v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279421v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279211v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279210v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mancuso" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279213v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouisse" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279212v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279264v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279262v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279263v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Byk" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279573v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279266v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279265v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279779v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279267v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279268v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279780v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Siriex" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Noblanc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ouarch" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279781v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279782v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Noblanc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arnodo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01067017v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campovecchio" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279637v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perreal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279636v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01066957v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279641v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Larique" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279638v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peyretaillade" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Perez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auxemery" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279639v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279783v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delage" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279784v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280053v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280054v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Viaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Giraudon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280055v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280056v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280057v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morales" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280058v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villemazet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01067054v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portilla Joaquin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1993.336603" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274061v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Raoux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573992v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Doua Luc Arnaud Kakou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573983v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550108v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297937v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/impact.2014.7048396" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209690v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eurosime60745.2024.10491445" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917717v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279571v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Layec" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Bennadji" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02984557v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03023872v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-sommet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4170-1781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088662799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198793674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357708766" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidehi Vijay Painter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500837" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Di Giacomo Brunel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2025.208197" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussekri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Frog&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cholet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15171344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115947" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Karrame" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14050935" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Nallatamby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202500170" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2025.3602857" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Shivanand Powar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Komalesh Tadepalli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Chakravorty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102389" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574648v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Singh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Kumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. L. Narasimha Murty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ad4a65" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3453217" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouslama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3222190" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupouy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3302280" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3193650" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482467v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064493" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandha Kumar Subramani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243096" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485119v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Jakani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simb&#233;lie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243138" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2907540" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Hajjar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2017.2672685" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Subramani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Sahoo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sommet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2549528" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline D&#233;chansiaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouw" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000482" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouginot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouarch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camiade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2011.07.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVZ4PK4K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917698v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Saleh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader El Rafei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountakha Dieng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000566" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nebus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2196765" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Avcu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Callet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.0979" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besombes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martinaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990602" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2010.2052232" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xiong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2010.04.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X15TNB8B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703948v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinsat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gusakova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Sierra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houssameddine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506901" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gatard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouysse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2006.890483" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caban-Chastas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2007.907715" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Judong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossato" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dueme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279572v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Heckmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floriot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924438v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.585199" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Su&#225;rez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.4570050308" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0C2L1NC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924452v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sarkissian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.289517" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409805" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bortolussi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575279v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Kumari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409936" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575421v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409826" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029052v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;doua Luc Arnaud Kakou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouslama" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piotrowicz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732560" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04746963v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Santos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795870v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774322v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Sarkar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khade Ramdas Pandurang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Dasgupta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732655" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780965v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774022v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seneor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dlubak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732675" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519744v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774334v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732885" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774086v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM58488.2024.10511773" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195043v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneshwara Raja Paramasivan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351536v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209691v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sommet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351449v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351485v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallil Karrame" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997876v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karrame" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758888" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745103v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kakou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746163v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746165v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Raja" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745096v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814218v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745093v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lozachmeur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812830v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anserson Silva dos Santos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745041v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745009v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC50153.2022.9783939" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745526v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180970v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745063v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frederic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968583v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Sharma" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMiC46721.2020.9160114" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968581v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbonniaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/inmmic46721.2020.9160092" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532985v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968582v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mohamad Ali" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMiC46721.2020.9160235" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141245v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141267v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141233v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141194v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422398v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838045v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837070v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356757v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2018.8539941" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838301v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661791v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01395028v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sahoo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Subramani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394909v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2016.7519485" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935799v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Sahoo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Quere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMaRC.2016.7939610" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278916v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jardel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piotrowicz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288434v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2014.6997778" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287697v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2014.6892383" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757725v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917723v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707903v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2012.6208471" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917827v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917806v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259489" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917819v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701129v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mancuso" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701139v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700384v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700371v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773317" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701124v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Faraj" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623728v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.L. de Souza" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Obregon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2010.5501346" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917787v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heckmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917733v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758884v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oualli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279569v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359013v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Xiong" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasseling" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.Lisboa de Souza" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2008.4772293" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358985v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2008.4669906" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279570v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teyssandier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carnez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Groote" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359128v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Souza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359117v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Villemazet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cazaux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Gallou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favede" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285318v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Teyssier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pogany" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuzmik" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196680v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanislawiak" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197202v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbalat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194870v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194867v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196678v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196386v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356489v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gatard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2006.1645405" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356495v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bureau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2006.282808" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279369v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812825v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Camiade" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279370v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279372v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Riah" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279371v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279373v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guyonnet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bouisse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279424v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356458v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nallatamby" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.546325" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279423v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279419v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279421v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279420v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Muller" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnaud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arricastres" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279422v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814730v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279211v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279210v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mancuso" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279213v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouisse" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279212v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279264v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279263v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Byk" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279262v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279573v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279266v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279265v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279779v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279267v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279268v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279780v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Siriex" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Noblanc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ouarch" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279782v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Noblanc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arnodo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01067017v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campovecchio" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279781v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279636v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perreal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01066957v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279641v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Larique" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279638v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peyretaillade" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Perez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auxemery" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279639v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279637v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279784v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279783v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delage" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280054v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Viaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Giraudon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280053v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280056v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280055v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280057v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morales" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280058v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villemazet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01067054v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portilla Joaquin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1993.336603" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274061v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Raoux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573983v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Doua Luc Arnaud Kakou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573992v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297937v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/impact.2014.7048396" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550108v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209690v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eurosime60745.2024.10491445" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917717v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279571v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Layec" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Bennadji" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02984557v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03023872v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>