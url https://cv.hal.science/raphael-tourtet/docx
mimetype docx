--- v0 (2026-03-12)
+++ v1 (2026-04-08)
@@ -172,51 +172,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tourtet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Hommes et femmes dans l'exil, de l'Antiquité à nos jours (numéro spécial 2022), pp.67-84</w:t>
+              <w:t xml:space="preserve">, 2023, Hommes et femmes dans l'exil, de l'Antiquité à nos jours (Numéro spécial 2022), pp.67-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -522,277 +522,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcourir l'Alsace : migrations protestantes et espaces confessionnels (XVIe - XVIIIe siècles)</w:t>
+                <w:t xml:space="preserve">Les solidarités protestantes intercommunautaires dans l’Alsace des XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tourtet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Alsace, terre de migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'histoire d'Alsace; Bibliothèque alsatique du Crédit Mutuel, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Solidarités communautaires. Réseaux d'entraide des minorités et des diasporas dans l'Europe des XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Monge; Naïma Ghermani, Mar 2023, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757614v1</w:t>
+                <w:t xml:space="preserve">hal-04230962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le terrain de la recherche en histoire (2) : outils numériques et bases de données</w:t>
+                <w:t xml:space="preserve">Parcourir l'Alsace : migrations protestantes et espaces confessionnels (XVIe - XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tourtet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Julie Bellotto; Collectif des jeunes chercheurs du CRULH, Nov 2023, Nancy, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Alsace, terre de migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'histoire d'Alsace; Bibliothèque alsatique du Crédit Mutuel, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757675v1</w:t>
+                <w:t xml:space="preserve">hal-04757614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les solidarités protestantes intercommunautaires dans l’Alsace des XVIIe et XVIIIe siècles</w:t>
+                <w:t xml:space="preserve">Sur le terrain de la recherche en histoire (2) : outils numériques et bases de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tourtet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">, Mathilde Monge; Naïma Ghermani, Mar 2023, En Ligne, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylian Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Entre deux chapitres"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Bellotto; Collectif des jeunes chercheurs du CRULH, Nov 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230962v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectes et dispositifs d'entraide dans l'Alsace protestante (XVIIe-XVIIIe siècle) : pratiques plurielles et entrecroisées de l'économie charitable</w:t>
               </w:r>
@@ -1268,51 +1268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92E33A46"/>
+    <w:nsid w:val="90E3C04D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1499,51 +1499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-tourtet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757638v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tourtet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03772004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757627v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757675v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian &#201;tienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513459v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231592v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-tourtet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757638v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tourtet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03772004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757627v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian &#201;tienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513459v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231592v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>