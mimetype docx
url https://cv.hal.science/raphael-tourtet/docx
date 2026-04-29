--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -145,165 +145,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exilé calviniste dans la seigneurie de Bischwiller (1618-1635) : fraternité confessionnelle, ambitions économiques et concurrence</w:t>
+                <w:t xml:space="preserve">L'Alsace protestante : illusion d'unité, réalités multiples. Les cas de la seigneurie de Bischwiller, du bailliage de Cleebourg et de Sainte-Marie-aux-Mines (XVIIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tourtet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Hommes et femmes dans l'exil, de l'Antiquité à nos jours (Numéro spécial 2022), pp.67-84</w:t>
+              <w:t xml:space="preserve">Revue d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149, pp.85-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757638v1</w:t>
+                <w:t xml:space="preserve">hal-04343944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Alsace protestante : illusion d'unité, réalités multiples. Les cas de la seigneurie de Bischwiller, du bailliage de Cleebourg et de Sainte-Marie-aux-Mines (XVIIe-XVIIIe siècles)</w:t>
+                <w:t xml:space="preserve">L’exilé calviniste dans la seigneurie de Bischwiller (1618-1635) : fraternité confessionnelle, ambitions économiques et concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tourtet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Alsace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 149, pp.85-101</w:t>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hommes et femmes dans l'exil, de l'Antiquité à nos jours (Numéro spécial 2022), pp.67-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343944v1</w:t>
+                <w:t xml:space="preserve">hal-04757638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appartenances et identités confessionnelles protestantes en Alsace : l’exemple de la seigneurie de Bischwiller (XVIIe–XVIIIe siècles)</w:t>
               </w:r>
@@ -384,165 +384,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter les espaces relationnels protestants en Alsace (XVIIe – XVIIIe siècle)</w:t>
+                <w:t xml:space="preserve">Les carnets de collecte protestants : une source pour retracer les solidarités en Alsace (XVIIe – XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tourtet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Karten-Arbeit/Travailler avec des cartes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut franco-allemand de sciences historiques et sociales de Francfort-sur-le-Main; Institut für Europäische Geschichte Mainz; Ecole des hautes études en sciences sociales Paris, Feb 2024, Mayence (Mainz), Allemagne</w:t>
+              <w:t xml:space="preserve">Séminaire "Entre deux chapitres"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Bellotto; Collectif des jeunes chercheurs du CRULH, Oct 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757627v1</w:t>
+                <w:t xml:space="preserve">hal-04757652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les carnets de collecte protestants : une source pour retracer les solidarités en Alsace (XVIIe – XVIIIe siècles)</w:t>
+                <w:t xml:space="preserve">Représenter les espaces relationnels protestants en Alsace (XVIIe – XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tourtet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Entre deux chapitres"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julie Bellotto; Collectif des jeunes chercheurs du CRULH, Oct 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Atelier "Karten-Arbeit/Travailler avec des cartes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut franco-allemand de sciences historiques et sociales de Francfort-sur-le-Main; Institut für Europäische Geschichte Mainz; Ecole des hautes études en sciences sociales Paris, Feb 2024, Mayence (Mainz), Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757652v1</w:t>
+                <w:t xml:space="preserve">hal-04757627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les solidarités protestantes intercommunautaires dans l’Alsace des XVIIe et XVIIIe siècles</w:t>
               </w:r>
@@ -841,264 +841,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04513459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroisses et frontière d'État</w:t>
+                <w:t xml:space="preserve">L’Alsace protestante : illusion d’unité, réalités complexes. Les cas de Bischwiller, Cleebourg et Sainte-Marie-aux-Mines (XVIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tourtet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’État et la construction cartographique de la frontière (XVII</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Jalabert; Maike Schmidt, Jul 2022, Sarrebruck, Allemagne</w:t>
+              <w:t xml:space="preserve">Alsace ou Alsaces ? Ligne de partage, histoire partagée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'histoire d'Alsace (Université de Strasbourg); Bibliothèque Alsatique du Crédit Mutuel, Jun 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230923v1</w:t>
+                <w:t xml:space="preserve">hal-03834498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Alsace protestante : illusion d’unité, réalités complexes. Les cas de Bischwiller, Cleebourg et Sainte-Marie-aux-Mines (XVIIe-XVIIIe siècle)</w:t>
+                <w:t xml:space="preserve">Liberté de conscience, fraternité confessionnelle, opportunité économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tourtet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alsace ou Alsaces ? Ligne de partage, histoire partagée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'histoire d'Alsace (Université de Strasbourg); Bibliothèque Alsatique du Crédit Mutuel, Jun 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Hommes et femmes dans l'exil, de l'antiquité à nos jours - 14èmes Universités d'hiver de Saint-Mihiel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales de la Meuse; Université de Lorraine, Nov 2022, Saint-Mihiel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834498v1</w:t>
+                <w:t xml:space="preserve">hal-04231592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberté de conscience, fraternité confessionnelle, opportunité économique</w:t>
+                <w:t xml:space="preserve">Paroisses et frontière d'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tourtet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et femmes dans l'exil, de l'antiquité à nos jours - 14èmes Universités d'hiver de Saint-Mihiel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives départementales de la Meuse; Université de Lorraine, Nov 2022, Saint-Mihiel, France</w:t>
+              <w:t xml:space="preserve">L’État et la construction cartographique de la frontière (XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Jalabert; Maike Schmidt, Jul 2022, Sarrebruck, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231592v1</w:t>
+                <w:t xml:space="preserve">hal-04230923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1268,51 +1268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90E3C04D"/>
+    <w:nsid w:val="98798849"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1499,51 +1499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-tourtet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757638v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tourtet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03772004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757627v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian &#201;tienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513459v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231592v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-tourtet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343944v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tourtet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757638v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03772004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757652v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian &#201;tienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513459v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230923v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>