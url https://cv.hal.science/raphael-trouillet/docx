--- v0 (2026-04-12)
+++ v1 (2026-05-03)
@@ -1004,291 +1004,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des interventions non-médicamenteuses pour vieillir en bonne santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sugar intake and craving during alcohol withdrawal in alcohol use disorder inpatients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Ninot</w:t>
+                <w:t xml:space="preserve">Margaux Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Luquiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0879⟩</w:t>
+              <w:t xml:space="preserve">Addiction Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/adb.12907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472631v1</w:t>
+                <w:t xml:space="preserve">hal-03005506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar intake and craving during alcohol withdrawal in alcohol use disorder inpatients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Alarcon</w:t>
+                <w:t xml:space="preserve">Rôle des interventions non-médicamenteuses pour vieillir en bonne santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Tiberghien</w:t>
+                <w:t xml:space="preserve">Michel Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamila Roslyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (3), pp.305-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/adb.12907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005506v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving relocation acceptability by improving information and governance quality/results from a survey conducted in France</w:t>
               </w:r>
@@ -1560,51 +1560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (5-6), pp.385-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1846,51 +1846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of MoCA Cutoff Score in Patients with Alcohol Use Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1961,295 +1961,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de la version française d'une échelle abrégée de coping religieux Brief-RCOPE</w:t>
+                <w:t xml:space="preserve">De la définition des Interventions Non Médicamenteuses (INM) à leur ontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Caporossi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulze-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gerazime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Guerdoux-Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2011.12.001⟩</w:t>
+              <w:t xml:space="preserve">HEGEL - HEpato-GastroEntérologie Libérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/65114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063445v1</w:t>
+                <w:t xml:space="preserve">hal-01979257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la définition des Interventions Non Médicamenteuses (INM) à leur ontologie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation de la version française d'une échelle abrégée de coping religieux Brief-RCOPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gerazime</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Caporossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEGEL - HEpato-GastroEntérologie Libérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.21-27. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (2), pp.201-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/65114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2011.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979257v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motrial, le premier méta-moteur de recherche des études cliniques sur les interventions non médicamenteuses (INM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Amadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2333,278 +2333,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Plateforme CEPS : une structure universitaire de réflexion sur l’évaluation des interventions non médicamenteuses (INM)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anxiété maternelle de séparation et qualité de l'accueil du jeune enfant en accueil collectif et en accueil individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Agier</w:t>
+                <w:t xml:space="preserve">Charles Foxonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bacon</w:t>
+                <w:t xml:space="preserve">Sylvie Pulidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Berr</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEGEL - HEpato-GastroEntérologie Libérale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/62022⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.113-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rief.042.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837219v1</w:t>
+                <w:t xml:space="preserve">hal-01979235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiété maternelle de séparation et qualité de l'accueil du jeune enfant en accueil collectif et en accueil individuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Plateforme CEPS : une structure universitaire de réflexion sur l’évaluation des interventions non médicamenteuses (INM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Foxonet</w:t>
+                <w:t xml:space="preserve">Simon Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pulidori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
+                <w:t xml:space="preserve">Claudine Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Brunel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Boulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42, pp.113-134. </w:t>
+              <w:t xml:space="preserve">HEGEL - HEpato-GastroEntérologie Libérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.53-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rief.042.0113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/62022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979235v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Interventions based on mindfulness for the elderly chronic pain: review of the literature].</w:t>
               </w:r>
@@ -2714,1190 +2714,1190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to 'Coping profiles, perceived stress and health-related behaviors: a cluster analysis approach</w:t>
+                <w:t xml:space="preserve">Positive and Negative Work-family Interaction: How Burnout is Related to Job Satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Doron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
+                <w:t xml:space="preserve">Marcel Lourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Maneveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Ninot</w:t>
+                <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorine Neveu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farida Mouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofélia Petric-Tatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapro/dav017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Research and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (5), pp.350 - 362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/JSRR/2015/15809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989984v1</w:t>
+                <w:t xml:space="preserve">hal-01792162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive and Negative Work-family Interaction: How Burnout is Related to Job Satisfaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to 'Coping profiles, perceived stress and health-related behaviors: a cluster analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farida Mouda</w:t>
+                <w:t xml:space="preserve">Julie Doron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Gros</w:t>
+                <w:t xml:space="preserve">Anaïs Maneveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ofélia Petric-Tatu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dorine Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Research and Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (5), pp.350 - 362. </w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp.411-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/JSRR/2015/15809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/heapro/dav017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792162v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of the Hierarchical Structure of the Brief COPE in a French Sample: Empirical and Theoretical Convergences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Coping profiles, perceived stress and health-related behaviors: a cluster analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Doron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Maneveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personality Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00223891.2014.886255⟩</w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (1), pp.88-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/dau090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063316v1</w:t>
+                <w:t xml:space="preserve">hal-01579211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory-visual congruence effects stable across ages: yellow is warmer when it is pleasantly lemony</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Guerdoux-Ninot</w:t>
+                <w:t xml:space="preserve">Examination of the Hierarchical Structure of the Brief COPE in a French Sample: Empirical and Theoretical Convergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Doron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 76 (5), pp.1280-1286. </w:t>
+              <w:t xml:space="preserve">Journal of Personality Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96 (5), pp.567-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13414-014-0703-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00223891.2014.886255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063298v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the TTM Processes of Change Measure for Physical Activity in an Adult French Sample</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olfactory-visual congruence effects stable across ages: yellow is warmer when it is pleasantly lemony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Guerdoux-Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12529-013-9292-3⟩</w:t>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (5), pp.1280-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13414-014-0703-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530590v1</w:t>
+                <w:t xml:space="preserve">hal-03063298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping profiles, perceived stress and health-related behaviors: a cluster analysis approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of the TTM Processes of Change Measure for Physical Activity in an Adult French Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Nigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (1), pp.88-100. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.402-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/heapro/dau090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12529-013-9292-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579211v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between life satisfaction and physical health in older adults: A longitudinal test of cross-lagged and simultaneous effects.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Perspective temporelle et satisfaction de vie chez les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bailly</w:t>
+                <w:t xml:space="preserve">Valérian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (1), pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2012.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0031656⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133749v1</w:t>
+                <w:t xml:space="preserve">hal-03063444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between life satisfaction and physical health in older adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Relationship between life satisfaction and physical health in older adults: A longitudinal test of cross-lagged and simultaneous effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (8), pp.896-904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/a0031656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063318v1</w:t>
+                <w:t xml:space="preserve">hal-03133749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective temporelle et satisfaction de vie chez les personnes âgées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Relationship between life satisfaction and physical health in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérian Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yaël Saada</w:t>
+                <w:t xml:space="preserve">Michèle Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 63 (1), pp.49-57. </w:t>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (8), pp.896-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2012.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/a0031656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03063444v1</w:t>
+                <w:t xml:space="preserve">hal-03063318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Age and Cognitive and Coping Resources on Coping</w:t>
               </w:r>
@@ -4134,51 +4134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judgment of riskiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4249,789 +4249,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de quelques déterminants de l’anxiété face au passage à la retraite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French word-stem completion norms by participants from 30 to 93 years old</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0015293⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59, pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2008.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062061v1</w:t>
+                <w:t xml:space="preserve">hal-03062059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de défense et dépression du sujet âgé institutionnalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 167 (2), pp.119-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2006.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive value of age for coping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Étude de quelques déterminants de l’anxiété face au passage à la retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Boudjemadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Mezred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline K'Delant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13607860802626223⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (4), pp.260-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0015293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03061612v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norme francophone de complétion de trigrammes chez des participants âgés de 30 à 93 ans</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive value of age for coping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2008.09.001⟩</w:t>
+              <w:t xml:space="preserve">Aging and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (3), pp.357-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13607860802626223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03061828v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression of elderly persons and defence mechanisms in nursing homes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Norme francophone de complétion de trigrammes chez des participants âgés de 30 à 93 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Dressaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Guerdoux-Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2006.12.016⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (1), pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2008.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062060v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French word-stem completion norms by participants from 30 to 93 years old</w:t>
+                <w:t xml:space="preserve">Depression of elderly persons and defence mechanisms in nursing homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Brouillet</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2008.09.001⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67, pp.119-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2006.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062059v1</w:t>
+                <w:t xml:space="preserve">hal-03062060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age differences in temperament, character and depressive mood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Psychology and Psychotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (4), pp.266-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5368,103 +5368,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiété de séparation, période d'adaptation, qualité de l'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Foxonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pulidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Horras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionnels de la petite enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association "de Fil en Oreille", Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5489,90 +5489,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A need of integrative and comprehensive health intervention ontology for intervention research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gerazime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5836,90 +5836,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIRI : L'annuaire mondial des chercheurs et des organismes de recherche sur les interventions non médicamenteuses (INM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulze Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7133,51 +7133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7364,51 +7364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05019418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#233;na Dreinaza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bodeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.70014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04682261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Improvisato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuldiner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonni&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpp.3048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lehman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genevieve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44393" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Forges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Valy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2021.102085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Draushika Mooruth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mazzocco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.607035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delonca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alarcon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nalpas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2021.106846" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamila Roslyakova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0879" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tiberghien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pelletier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12907" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02690-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jailliard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2019.1625870" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.195.0385" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Jebbar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2019.102837" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2018.1564250" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ewert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13547" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caporossi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2011.12.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze-Launay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerazime" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65114" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Amadori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ma&#238;tre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bacon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979235v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Foxonet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pulidori" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.042.0113" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01985166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Decker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trouillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0537" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01989984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Doron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maneveau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Neveu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/dav017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792162v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lourel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Mouda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Of&#233;lia Petric-Tatu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/JSRR/2015/15809" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2014.886255" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-014-0703-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Nigg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-013-9292-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01579211v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/dau090" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133749v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Saada" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joulain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0031656" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063318v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063444v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Klein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.07.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM2RDGKR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062063v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980811000456" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674371005500807" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Mezred" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870440802207975" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062061v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blaison" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Boudjemadi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline K'Delant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0015293" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061614v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2006.12.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB609X82-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061612v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607860802626223" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061828v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Dressaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2008.09.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBD4B7Z5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062060v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062059v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061613v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpp.580" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D75R2HWL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066996v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04682298v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derouesn&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03242808v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Horras" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266643v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072455v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Coudin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze Launay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076528v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383168v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Loc Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076619v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerqueda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076639v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076632v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macary" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Samaco&#239;ts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076636v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076631v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050211v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leroy-Vi&#233;mon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourgey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055866v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Bru&#232;re-Dawson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916839v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05019418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#233;na Dreinaza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bodeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.70014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04682261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Improvisato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuldiner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonni&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpp.3048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lehman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genevieve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44393" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Forges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Valy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2021.102085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Draushika Mooruth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mazzocco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.607035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delonca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alarcon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nalpas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2021.106846" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tiberghien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pelletier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12907" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamila Roslyakova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0879" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02690-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jailliard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2019.1625870" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.195.0385" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Jebbar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2019.102837" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2018.1564250" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ewert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13547" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze-Launay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerazime" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65114" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caporossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2011.12.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Amadori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ma&#238;tre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Foxonet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pulidori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.042.0113" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837219v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bacon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01985166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Decker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trouillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0537" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792162v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lourel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Mouda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Of&#233;lia Petric-Tatu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/JSRR/2015/15809" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01989984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Doron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maneveau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Neveu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/dav017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01579211v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/dau090" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063316v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2014.886255" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-014-0703-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Nigg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-013-9292-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Klein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Saada" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.07.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM2RDGKR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133749v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joulain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0031656" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062063v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980811000456" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674371005500807" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Mezred" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870440802207975" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2008.09.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBD4B7Z5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061614v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2006.12.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB609X82-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062061v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blaison" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Boudjemadi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline K'Delant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0015293" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061612v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607860802626223" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061828v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Dressaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062060v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061613v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpp.580" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D75R2HWL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066996v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04682298v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derouesn&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03242808v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Horras" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266643v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072455v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Coudin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze Launay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076528v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383168v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Loc Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076619v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerqueda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076639v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076632v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macary" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Samaco&#239;ts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076636v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076631v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050211v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leroy-Vi&#233;mon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourgey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055866v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Bru&#232;re-Dawson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916839v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>