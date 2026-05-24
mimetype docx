--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1961,295 +1961,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la définition des Interventions Non Médicamenteuses (INM) à leur ontologie</w:t>
+                <w:t xml:space="preserve">Validation de la version française d'une échelle abrégée de coping religieux Brief-RCOPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Ninot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Caporossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEGEL - HEpato-GastroEntérologie Libérale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/65114⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (2), pp.201-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2011.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979257v1</w:t>
+                <w:t xml:space="preserve">hal-03063445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de la version française d'une échelle abrégée de coping religieux Brief-RCOPE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la définition des Interventions Non Médicamenteuses (INM) à leur ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulze-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Caporossi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Gerazime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Guerdoux-Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63 (2), pp.201-215. </w:t>
+              <w:t xml:space="preserve">HEGEL - HEpato-GastroEntérologie Libérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.21-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2011.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/65114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063445v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motrial, le premier méta-moteur de recherche des études cliniques sur les interventions non médicamenteuses (INM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Amadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2333,278 +2333,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiété maternelle de séparation et qualité de l'accueil du jeune enfant en accueil collectif et en accueil individuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Plateforme CEPS : une structure universitaire de réflexion sur l’évaluation des interventions non médicamenteuses (INM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Foxonet</w:t>
+                <w:t xml:space="preserve">Sylvain Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pulidori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
+                <w:t xml:space="preserve">Simon Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Brunel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudine Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rief.042.0113⟩</w:t>
+              <w:t xml:space="preserve">HEGEL - HEpato-GastroEntérologie Libérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.53-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/62022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979235v1</w:t>
+                <w:t xml:space="preserve">hal-01837219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Plateforme CEPS : une structure universitaire de réflexion sur l’évaluation des interventions non médicamenteuses (INM)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anxiété maternelle de séparation et qualité de l'accueil du jeune enfant en accueil collectif et en accueil individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bacon</w:t>
+                <w:t xml:space="preserve">Charles Foxonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Berr</w:t>
+                <w:t xml:space="preserve">Sylvie Pulidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Boulze</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEGEL - HEpato-GastroEntérologie Libérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.53-56. </w:t>
+              <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.113-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/62022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rief.042.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837219v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Interventions based on mindfulness for the elderly chronic pain: review of the literature].</w:t>
               </w:r>
@@ -2714,1190 +2714,1190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive and Negative Work-family Interaction: How Burnout is Related to Job Satisfaction</w:t>
+                <w:t xml:space="preserve">Corrigendum to 'Coping profiles, perceived stress and health-related behaviors: a cluster analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Lourel</w:t>
+                <w:t xml:space="preserve">Julie Doron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Gana</w:t>
+                <w:t xml:space="preserve">Anaïs Maneveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farida Mouda</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dorine Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Research and Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/JSRR/2015/15809⟩</w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp.411-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/dav017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792162v1</w:t>
+                <w:t xml:space="preserve">hal-01989984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to 'Coping profiles, perceived stress and health-related behaviors: a cluster analysis approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive and Negative Work-family Interaction: How Burnout is Related to Job Satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Doron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
+                <w:t xml:space="preserve">Farida Mouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Maneveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Ninot</w:t>
+                <w:t xml:space="preserve">Frédérique Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorine Neveu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ofélia Petric-Tatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30 (2), pp.411-411. </w:t>
+              <w:t xml:space="preserve">Journal of Scientific Research and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (5), pp.350 - 362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/heapro/dav017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/JSRR/2015/15809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989984v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping profiles, perceived stress and health-related behaviors: a cluster analysis approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Examination of the Hierarchical Structure of the Brief COPE in a French Sample: Empirical and Theoretical Convergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Doron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapro/dau090⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personality Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96 (5), pp.567-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00223891.2014.886255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579211v2</w:t>
+                <w:t xml:space="preserve">hal-03063316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of the Hierarchical Structure of the Brief COPE in a French Sample: Empirical and Theoretical Convergences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Doron</w:t>
+                <w:t xml:space="preserve">Olfactory-visual congruence effects stable across ages: yellow is warmer when it is pleasantly lemony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Guerdoux-Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personality Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 96 (5), pp.567-575. </w:t>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (5), pp.1280-1286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00223891.2014.886255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13414-014-0703-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063316v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory-visual congruence effects stable across ages: yellow is warmer when it is pleasantly lemony</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of the TTM Processes of Change Measure for Physical Activity in an Adult French Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Nigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13414-014-0703-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.402-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12529-013-9292-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063298v1</w:t>
+                <w:t xml:space="preserve">hal-02530590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the TTM Processes of Change Measure for Physical Activity in an Adult French Sample</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coping profiles, perceived stress and health-related behaviors: a cluster analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Doron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Maneveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (2), pp.402-410. </w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (1), pp.88-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12529-013-9292-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/heapro/dau090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530590v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective temporelle et satisfaction de vie chez les personnes âgées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Relationship between life satisfaction and physical health in older adults: A longitudinal test of cross-lagged and simultaneous effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérian Klein</w:t>
+                <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2012.07.001⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (8), pp.896-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0031656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063444v1</w:t>
+                <w:t xml:space="preserve">hal-03133749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between life satisfaction and physical health in older adults: A longitudinal test of cross-lagged and simultaneous effects.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Relationship between life satisfaction and physical health in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (8), pp.896-904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/a0031656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133749v1</w:t>
+                <w:t xml:space="preserve">hal-03063318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between life satisfaction and physical health in older adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Perspective temporelle et satisfaction de vie chez les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bailly</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (8), pp.896-904. </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (1), pp.49-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0031656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2012.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063318v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Age and Cognitive and Coping Resources on Coping</w:t>
               </w:r>
@@ -4134,51 +4134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judgment of riskiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4249,789 +4249,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French word-stem completion norms by participants from 30 to 93 years old</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude de quelques déterminants de l’anxiété face au passage à la retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Boudjemadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Mezred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline K'Delant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2008.09.001⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (4), pp.260-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0015293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062059v1</w:t>
+                <w:t xml:space="preserve">hal-03062061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de défense et dépression du sujet âgé institutionnalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 167 (2), pp.119-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2006.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de quelques déterminants de l’anxiété face au passage à la retraite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Predictive value of age for coping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0015293⟩</w:t>
+              <w:t xml:space="preserve">Aging and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (3), pp.357-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13607860802626223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062061v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive value of age for coping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Norme francophone de complétion de trigrammes chez des participants âgés de 30 à 93 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Dressaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Guerdoux-Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13607860802626223⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (1), pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2008.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03061612v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norme francophone de complétion de trigrammes chez des participants âgés de 30 à 93 ans</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depression of elderly persons and defence mechanisms in nursing homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2008.09.001⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67, pp.119-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2006.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03061828v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression of elderly persons and defence mechanisms in nursing homes</w:t>
+                <w:t xml:space="preserve">French word-stem completion norms by participants from 30 to 93 years old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2006.12.016⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59, pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2008.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062060v1</w:t>
+                <w:t xml:space="preserve">hal-03062059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age differences in temperament, character and depressive mood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Psychology and Psychotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (4), pp.266-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5368,103 +5368,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiété de séparation, période d'adaptation, qualité de l'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Foxonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pulidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Horras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionnels de la petite enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association "de Fil en Oreille", Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5502,77 +5502,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A need of integrative and comprehensive health intervention ontology for intervention research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gerazime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5875,51 +5875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulze Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7133,51 +7133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7364,51 +7364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05019418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#233;na Dreinaza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bodeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.70014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04682261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Improvisato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuldiner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonni&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpp.3048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lehman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genevieve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44393" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Forges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Valy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2021.102085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Draushika Mooruth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mazzocco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.607035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delonca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alarcon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nalpas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2021.106846" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tiberghien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pelletier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12907" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamila Roslyakova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0879" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02690-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jailliard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2019.1625870" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.195.0385" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Jebbar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2019.102837" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2018.1564250" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ewert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13547" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze-Launay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerazime" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65114" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caporossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2011.12.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Amadori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ma&#238;tre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Foxonet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pulidori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.042.0113" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837219v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bacon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01985166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Decker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trouillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0537" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792162v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lourel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Mouda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Of&#233;lia Petric-Tatu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/JSRR/2015/15809" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01989984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Doron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maneveau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Neveu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/dav017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01579211v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/dau090" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063316v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2014.886255" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-014-0703-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Nigg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-013-9292-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Klein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Saada" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.07.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM2RDGKR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133749v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joulain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0031656" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062063v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980811000456" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674371005500807" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Mezred" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870440802207975" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2008.09.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBD4B7Z5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061614v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2006.12.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB609X82-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062061v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blaison" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Boudjemadi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline K'Delant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0015293" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061612v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607860802626223" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061828v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Dressaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062060v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061613v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpp.580" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D75R2HWL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066996v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04682298v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derouesn&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03242808v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Horras" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266643v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072455v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Coudin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze Launay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076528v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383168v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Loc Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076619v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerqueda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076639v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076632v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macary" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Samaco&#239;ts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076636v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076631v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050211v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leroy-Vi&#233;mon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourgey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055866v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Bru&#232;re-Dawson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916839v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05019418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#233;na Dreinaza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bodeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.70014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04682261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Improvisato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuldiner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonni&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpp.3048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lehman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genevieve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44393" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Forges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Valy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2021.102085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Draushika Mooruth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mazzocco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.607035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delonca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alarcon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nalpas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2021.106846" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tiberghien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pelletier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12907" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamila Roslyakova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0879" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02690-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jailliard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2019.1625870" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.195.0385" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Jebbar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2019.102837" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2018.1564250" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ewert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13547" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caporossi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2011.12.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze-Launay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerazime" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65114" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Amadori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ma&#238;tre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bacon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979235v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Foxonet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pulidori" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.042.0113" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01985166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Decker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trouillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0537" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01989984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Doron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maneveau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Neveu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/dav017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792162v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lourel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Mouda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Of&#233;lia Petric-Tatu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/JSRR/2015/15809" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2014.886255" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-014-0703-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Nigg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-013-9292-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01579211v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/dau090" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133749v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Saada" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joulain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0031656" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063318v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063444v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Klein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.07.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM2RDGKR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062063v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980811000456" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674371005500807" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Mezred" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870440802207975" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062061v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blaison" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Boudjemadi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline K'Delant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0015293" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061614v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2006.12.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB609X82-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061612v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607860802626223" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061828v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Dressaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2008.09.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBD4B7Z5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062060v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062059v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061613v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpp.580" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D75R2HWL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066996v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04682298v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derouesn&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03242808v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Horras" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266643v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072455v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Coudin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze Launay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076528v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383168v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Loc Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076619v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerqueda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076639v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076632v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macary" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Samaco&#239;ts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076636v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076631v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050211v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leroy-Vi&#233;mon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourgey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055866v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Bru&#232;re-Dawson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916839v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>