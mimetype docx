--- v0 (2026-03-04)
+++ v1 (2026-04-20)
@@ -2301,216 +2301,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01130723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médecine et philosophie de la nature humaine, de l’âge classique aux Lumières</w:t>
+                <w:t xml:space="preserve">Spinoza / Leibniz. Rencontres, controverses, réceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mogens Laerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Crignon de Oliveira</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, 2014</w:t>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, pp.390, 2014, 978-2-84050-943-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01131028v1</w:t>
+                <w:t xml:space="preserve">halshs-01062193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spinoza / Leibniz. Rencontres, controverses, réceptions</w:t>
+                <w:t xml:space="preserve">Médecine et philosophie de la nature humaine, de l’âge classique aux Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mogens Laerke</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Crignon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Buchenau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, pp.390, 2014, 978-2-84050-943-1</w:t>
+                <w:t xml:space="preserve">Anne-Lise Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01062193v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01131028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sténon (Niels Steensen), Discours sur l'anatomie du cerveau</w:t>
               </w:r>
@@ -2808,187 +2808,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divine Organs? Leibniz’s ‘Hymn to Galen’ and the Best of All Possible Bodies</w:t>
+                <w:t xml:space="preserve">Tirer sur la corde. Douleur et vivisection animale à l'âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marine Bedon; Jacques-Louis Lantoine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galen and the Early Moderns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 236, Springer International Publishing, pp.135-153, 2022, International Archives of the History of Ideas Archives internationales d'histoire des idées, 978-3-030-86308-1. </w:t>
+              <w:t xml:space="preserve">L'homme et la brute au XVIIe siècle. Une éthique animale à l'âge classique?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.83-104, 2022, La croisée des chemins, 979-10-362-0492-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86308-1_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.39937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03602899v2</w:t>
+                <w:t xml:space="preserve">hal-03550445v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tirer sur la corde. Douleur et vivisection animale à l'âge classique</w:t>
+                <w:t xml:space="preserve">Divine Organs? Leibniz’s ‘Hymn to Galen’ and the Best of All Possible Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'homme et la brute au XVIIe siècle. Une éthique animale à l'âge classique?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.83-104, 2022, La croisée des chemins, 979-10-362-0492-0. </w:t>
+              <w:t xml:space="preserve">Galen and the Early Moderns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 236, Springer International Publishing, pp.135-153, 2022, International Archives of the History of Ideas Archives internationales d'histoire des idées, 978-3-030-86308-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.enseditions.39937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86308-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550445v2</w:t>
+                <w:t xml:space="preserve">halshs-03602899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life in the Dark: Corals, Sponges, and Gravitation in Late Seventeenth Natural Philosophy</w:t>
               </w:r>
@@ -4610,51 +4610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les philosophes et la Bible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4666,164 +4666,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01716946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Malpighi, De la manière dont se forme le poulet dans l’œuf, 1686</w:t>
+                <w:t xml:space="preserve">Nicolas Tulp, Observations médicales, 1641</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758380v1</w:t>
+                <w:t xml:space="preserve">hal-01758391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération', in Andrault, Buchenau, Crignon et Rey (dir.), Médecine et philosophie de la nature humaine, de l'âge classique aux Lumières: anthologie, Paris, Classiques Garnier, 2014</w:t>
+                <w:t xml:space="preserve">La différence anthropologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Buchenau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine et philosophie de la nature humaine, de l’âge classique aux Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758393v1</w:t>
+                <w:t xml:space="preserve">halshs-03313073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice sur Baglivi (De la pratique médicale)</w:t>
               </w:r>
@@ -4865,171 +4872,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01802268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tulp, Observations médicales, 1641</w:t>
+                <w:t xml:space="preserve">Marcello Malpighi, De la manière dont se forme le poulet dans l’œuf, 1686</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758391v1</w:t>
+                <w:t xml:space="preserve">hal-01758380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La différence anthropologique.</w:t>
+                <w:t xml:space="preserve">Génération', in Andrault, Buchenau, Crignon et Rey (dir.), Médecine et philosophie de la nature humaine, de l'âge classique aux Lumières: anthologie, Paris, Classiques Garnier, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03313073v1</w:t>
+                <w:t xml:space="preserve">hal-01758393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hartsoeker, Essai de dioptrique, 1694</w:t>
               </w:r>
@@ -5323,51 +5323,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="088DE909"/>
+    <w:nsid w:val="8DFC1D71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5471,51 +5471,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CFA0EBAB"/>
+    <w:nsid w:val="301D8F4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5619,51 +5619,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="92D6885A"/>
+    <w:nsid w:val="9911599A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5767,51 +5767,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0CA551E1"/>
+    <w:nsid w:val="621A92E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5915,51 +5915,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="87633673"/>
+    <w:nsid w:val="97F878BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6158,51 +6158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaele-andrault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3638-9540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150194773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.ens-lyon.fr/raphaele.andrault/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:///comod.universite-lyon.fr/une-archeologie-de-la-douleur-30974.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medecin-et-douleur-16e18e.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medecin-et-douleur-16e18e.huma-num.fr/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Andrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.9618" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.5500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02792595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/sl-2018-0001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09789-1.p.0167" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/posc_a_00306" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02792536v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/sl-2018-0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616148v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608788.2017.1379002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668601v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608788.2017.1378870" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/687052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1011623ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-fer-ou-le-feu-penser-la-douleur-apres-descartes.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16086-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Laerke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004360655" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370633v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711626311/la-raison-des-corps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/8944-book-08532738-9782745327383.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon de Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Buchenau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Rey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07036-5_8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547956v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602899v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86308-1_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550445v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.39937" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03249856v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69709-9_21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825473v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69860-1_9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004360655_002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668435v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46989-8_11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1733&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3028-2.p.0137" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861565v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332464v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838399v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802268v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313073v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758382v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04721980v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaele-andrault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3638-9540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150194773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.ens-lyon.fr/raphaele.andrault/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:///comod.universite-lyon.fr/une-archeologie-de-la-douleur-30974.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medecin-et-douleur-16e18e.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medecin-et-douleur-16e18e.huma-num.fr/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Andrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.9618" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.5500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02792595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/sl-2018-0001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09789-1.p.0167" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/posc_a_00306" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02792536v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/sl-2018-0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616148v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608788.2017.1379002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668601v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608788.2017.1378870" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/687052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1011623ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-fer-ou-le-feu-penser-la-douleur-apres-descartes.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16086-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Laerke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004360655" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370633v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711626311/la-raison-des-corps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/8944-book-08532738-9782745327383.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon de Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Buchenau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Rey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07036-5_8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547956v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550445v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.39937" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602899v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86308-1_8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03249856v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69709-9_21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825473v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69860-1_9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004360655_002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668435v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46989-8_11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1733&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3028-2.p.0137" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861565v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332464v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838399v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313073v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802268v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758382v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04721980v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>