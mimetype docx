--- v1 (2026-04-20)
+++ v2 (2026-05-17)
@@ -1218,252 +1218,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02097613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tout cela peut-il s'être fait sans dessein ?:Le panglossisme de Nieuwentijt</w:t>
+                <w:t xml:space="preserve">O que pode o corpo? Spinoza, na cabeceira dos esfolados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Leibnitiana</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">O que nos faz pensar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Spinoza. Novas perspectivas históricas 26 (41)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02792536v1</w:t>
+                <w:t xml:space="preserve">halshs-01838392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mind–body problem and the role of pain: cross-fire between Leibniz and his Cartesian readers</w:t>
+                <w:t xml:space="preserve">Tout cela peut-il s'être fait sans dessein ?:Le panglossisme de Nieuwentijt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal for the History of Philosophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09608788.2017.1379002⟩</w:t>
+              <w:t xml:space="preserve">Studia Leibnitiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.89-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25162/sl-2018-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01616148v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02792536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O que pode o corpo? Spinoza, na cabeceira dos esfolados</w:t>
+                <w:t xml:space="preserve">The mind–body problem and the role of pain: cross-fire between Leibniz and his Cartesian readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">O que nos faz pensar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal for the History of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (n°1), pp.25-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09608788.2017.1379002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01838392v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01616148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leibniz and the environment</w:t>
               </w:r>
@@ -2657,338 +2657,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chain of motions and the chain of thoughts. The diachronic mechanism of Spinoza’s friends</w:t>
+                <w:t xml:space="preserve">Tirer sur la corde. Douleur et vivisection animale à l'âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marine Bedon; Jacques-Louis Lantoine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism, Life and Mind in Modern Natural Philosophy, dir. Antonio Clericuzio, Paolo Pecere, Charles Wolfe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.119-135, 2022, 978-3-031-07036-5. </w:t>
+              <w:t xml:space="preserve">L'homme et la brute au XVIIe siècle. Une éthique animale à l'âge classique?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.83-104, 2022, La croisée des chemins, 979-10-362-0492-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-07036-5_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.39937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03913522v1</w:t>
+                <w:t xml:space="preserve">hal-03550445v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The internal struggles of the appetite: a secret teleology?</w:t>
+                <w:t xml:space="preserve">Divine Organs? Leibniz’s ‘Hymn to Galen’ and the Best of All Possible Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leibniz-Stahl. Controvérsia sobre vida, organismo et teleologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Galen and the Early Moderns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 236, Springer International Publishing, pp.135-153, 2022, International Archives of the History of Ideas Archives internationales d'histoire des idées, 978-3-030-86308-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86308-1_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547956v2</w:t>
+                <w:t xml:space="preserve">halshs-03602899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tirer sur la corde. Douleur et vivisection animale à l'âge classique</w:t>
+                <w:t xml:space="preserve">The internal struggles of the appetite: a secret teleology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marine Bedon; Jacques-Louis Lantoine. </w:t>
+              <w:t xml:space="preserve">Adelino Cardoso et Marta Mendonça. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'homme et la brute au XVIIe siècle. Une éthique animale à l'âge classique?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Leibniz-Stahl. Controvérsia sobre vida, organismo et teleologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humus, pp.25-40, 2022, 978-989-755-702-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.enseditions.39937⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03550445v2</w:t>
+                <w:t xml:space="preserve">hal-03547956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divine Organs? Leibniz’s ‘Hymn to Galen’ and the Best of All Possible Bodies</w:t>
+                <w:t xml:space="preserve">The chain of motions and the chain of thoughts. The diachronic mechanism of Spinoza’s friends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galen and the Early Moderns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 236, Springer International Publishing, pp.135-153, 2022, International Archives of the History of Ideas Archives internationales d'histoire des idées, 978-3-030-86308-1. </w:t>
+              <w:t xml:space="preserve">Mechanism, Life and Mind in Modern Natural Philosophy, dir. Antonio Clericuzio, Paolo Pecere, Charles Wolfe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.119-135, 2022, 978-3-031-07036-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86308-1_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07036-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03602899v2</w:t>
+                <w:t xml:space="preserve">halshs-03913522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life in the Dark: Corals, Sponges, and Gravitation in Late Seventeenth Natural Philosophy</w:t>
               </w:r>
@@ -3123,269 +3123,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02148903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Brain and Human Mind. The Discourse on the Anatomy of the Brain and its philosophical reception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mogens Laerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steno and the Philosophers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">R. Andrault and M. Lærke (eds.), Steno and the Philosophers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.1-9, 2018, Brill's Studies in Intellectual History, 276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004360655_002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01716907v1</w:t>
+                <w:t xml:space="preserve">halshs-01995472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does it mean to be an Empiricist in Medicine ? Baglivi’s Praxis Medica (1696)</w:t>
+                <w:t xml:space="preserve">Human Brain and Human Mind. The Discourse on the Anatomy of the Brain and its philosophical reception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What Does it Mean to be an Empiricist? Empiricisms in Eighteenth Century Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Steno and the Philosophers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-112, 2018, 9789004360648</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-69860-1_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01825473v2</w:t>
+                <w:t xml:space="preserve">halshs-01716907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What does it mean to be an Empiricist in Medicine ? Baglivi’s Praxis Medica (1696)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bodenmann Siegfried, Rey Anne-Lise. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R. Andrault and M. Lærke (eds.), Steno and the Philosophers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.1-9, 2018, Brill's Studies in Intellectual History, 276, </w:t>
+              <w:t xml:space="preserve">What Does it Mean to be an Empiricist? Empiricisms in Eighteenth Century Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p. 169-188, 2018, 978-3-319-69860-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004360655_002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69860-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01995472v1</w:t>
+                <w:t xml:space="preserve">hal-01825473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leibniz et la connaissance du vivant</w:t>
               </w:r>
@@ -3593,281 +3593,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01531880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is Life ? A Comparative Study of Ralph Cudworth and Nehemiah Grew</w:t>
+                <w:t xml:space="preserve">L’individuation des corps animés : le &amp;quot;rapport aux choses extérieures&amp;quot; dans les annotations leibniziennes à l'Éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ohad Nachtomy, Justin E. H. Smith. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Paris Sorbonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences in Early Modern Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.29-46, 2014, 978-0-19-998731-3</w:t>
+              <w:t xml:space="preserve">Spinoza/Leibniz: rencontres, controverses, réception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.194-217, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01130984v1</w:t>
+                <w:t xml:space="preserve">halshs-01131021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles du corps : mécanisme, chimisme, humorisme. Introduction au chapitre 3</w:t>
+                <w:t xml:space="preserve">What is Life ? A Comparative Study of Ralph Cudworth and Nehemiah Grew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Raphaële Andrault; Stefanie Buchenau; Claire Crignon; Anne-Lise Rey. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ohad Nachtomy, Justin E. H. Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et philosophie de la nature humaine, de l'âge classique aux Lumières. Anthologie.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Life Sciences in Early Modern Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.29-46, 2014, 978-0-19-998731-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01616157v1</w:t>
+                <w:t xml:space="preserve">halshs-01130984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’individuation des corps animés : le &amp;quot;rapport aux choses extérieures&amp;quot; dans les annotations leibniziennes à l'Éthique</w:t>
+                <w:t xml:space="preserve">Les modèles du corps : mécanisme, chimisme, humorisme. Introduction au chapitre 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Paris Sorbonne. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Crignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raphaële Andrault; Stefanie Buchenau; Claire Crignon; Anne-Lise Rey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spinoza/Leibniz: rencontres, controverses, réception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine et philosophie de la nature humaine, de l'âge classique aux Lumières. Anthologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-8124-3026-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3028-2.p.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01131021v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01616157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir le vitalisme. Lectures de Claude Bernard</w:t>
               </w:r>
@@ -4666,494 +4666,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01716946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tulp, Observations médicales, 1641</w:t>
+                <w:t xml:space="preserve">Notice sur Baglivi (De la pratique médicale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758391v1</w:t>
+                <w:t xml:space="preserve">halshs-01802268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La différence anthropologique.</w:t>
+                <w:t xml:space="preserve">Marcello Malpighi, De la manière dont se forme le poulet dans l’œuf, 1686</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03313073v1</w:t>
+                <w:t xml:space="preserve">hal-01758380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice sur Baglivi (De la pratique médicale)</w:t>
+                <w:t xml:space="preserve">Génération', in Andrault, Buchenau, Crignon et Rey (dir.), Médecine et philosophie de la nature humaine, de l'âge classique aux Lumières: anthologie, Paris, Classiques Garnier, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01802268v1</w:t>
+                <w:t xml:space="preserve">hal-01758393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Malpighi, De la manière dont se forme le poulet dans l’œuf, 1686</w:t>
+                <w:t xml:space="preserve">Nicolas Tulp, Observations médicales, 1641</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758380v1</w:t>
+                <w:t xml:space="preserve">hal-01758391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération', in Andrault, Buchenau, Crignon et Rey (dir.), Médecine et philosophie de la nature humaine, de l'âge classique aux Lumières: anthologie, Paris, Classiques Garnier, 2014</w:t>
+                <w:t xml:space="preserve">La différence anthropologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Buchenau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine et philosophie de la nature humaine, de l’âge classique aux Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758393v1</w:t>
+                <w:t xml:space="preserve">halshs-03313073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hartsoeker, Essai de dioptrique, 1694</w:t>
+                <w:t xml:space="preserve">Nicolas Sténon, Discours sur l’anatomie du cerveau, 1669</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758382v1</w:t>
+                <w:t xml:space="preserve">hal-01758385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sténon, Discours sur l’anatomie du cerveau, 1669</w:t>
+                <w:t xml:space="preserve">Nicolas Hartsoeker, Essai de dioptrique, 1694</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758385v1</w:t>
+                <w:t xml:space="preserve">hal-01758382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5323,51 +5323,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DFC1D71"/>
+    <w:nsid w:val="3C6B8036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5471,51 +5471,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="301D8F4C"/>
+    <w:nsid w:val="7C931743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5619,51 +5619,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9911599A"/>
+    <w:nsid w:val="76D7DAF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5767,51 +5767,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="621A92E9"/>
+    <w:nsid w:val="C90416E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5915,51 +5915,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="97F878BC"/>
+    <w:nsid w:val="BBBBC61D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6158,51 +6158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaele-andrault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3638-9540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150194773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.ens-lyon.fr/raphaele.andrault/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:///comod.universite-lyon.fr/une-archeologie-de-la-douleur-30974.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medecin-et-douleur-16e18e.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medecin-et-douleur-16e18e.huma-num.fr/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Andrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.9618" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.5500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02792595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/sl-2018-0001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09789-1.p.0167" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/posc_a_00306" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02792536v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/sl-2018-0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616148v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608788.2017.1379002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668601v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608788.2017.1378870" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/687052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1011623ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-fer-ou-le-feu-penser-la-douleur-apres-descartes.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16086-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Laerke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004360655" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370633v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711626311/la-raison-des-corps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/8944-book-08532738-9782745327383.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon de Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Buchenau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Rey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07036-5_8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547956v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550445v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.39937" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602899v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86308-1_8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03249856v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69709-9_21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825473v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69860-1_9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004360655_002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668435v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46989-8_11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1733&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3028-2.p.0137" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861565v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332464v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838399v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313073v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802268v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758382v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04721980v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaele-andrault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3638-9540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150194773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.ens-lyon.fr/raphaele.andrault/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:///comod.universite-lyon.fr/une-archeologie-de-la-douleur-30974.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medecin-et-douleur-16e18e.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medecin-et-douleur-16e18e.huma-num.fr/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Andrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.9618" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.5500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02792595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/sl-2018-0001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09789-1.p.0167" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/posc_a_00306" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02792536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/sl-2018-0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616148v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608788.2017.1379002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668601v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608788.2017.1378870" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/687052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1011623ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-fer-ou-le-feu-penser-la-douleur-apres-descartes.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16086-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Laerke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004360655" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370633v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711626311/la-raison-des-corps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/8944-book-08532738-9782745327383.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon de Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Buchenau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Rey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550445v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.39937" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602899v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86308-1_8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547956v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07036-5_8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03249856v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69709-9_21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004360655_002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825473v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69860-1_9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668435v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46989-8_11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1733&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3028-2.p.0137" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861565v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332464v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838399v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313073v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04721980v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>