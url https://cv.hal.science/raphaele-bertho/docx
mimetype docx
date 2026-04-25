--- v0 (2026-03-14)
+++ v1 (2026-04-25)
@@ -867,165 +867,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ils ont vu la France&amp;quot;, présentation du portofolio de la mission France(s) Territoire liquide</w:t>
+                <w:t xml:space="preserve">Les grands ensembles. Cinquante ans d’une politique-fiction française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheyes Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, n.p</w:t>
+              <w:t xml:space="preserve">Etudes photographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Fictions du territoire/Partager l'image/La question documentaire, 31, pp.4-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01182648v1</w:t>
+                <w:t xml:space="preserve">halshs-01180520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands ensembles. Cinquante ans d’une politique-fiction française</w:t>
+                <w:t xml:space="preserve">Ils ont vu la France&amp;quot;, présentation du portofolio de la mission France(s) Territoire liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes photographiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Fictions du territoire/Partager l'image/La question documentaire, 31, pp.4-29</w:t>
+              <w:t xml:space="preserve">Fisheyes Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01180520v1</w:t>
+                <w:t xml:space="preserve">halshs-01182648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personne</w:t>
               </w:r>
@@ -2722,51 +2722,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF13AC84"/>
+    <w:nsid w:val="E41274AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2953,51 +2953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaele-bertho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0448-8859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161792960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lune Riboni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temenuga Trifonova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.178.05.fr.05-2019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.5767" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.038.0267" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/photographier-le-grand-paris-raphaele-bertho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuang-Yi Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kilian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04370296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Con&#233;sa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Con&#233;sa H&#233;lo&#239;se" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.bnf.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.developpement-durable.gouv.fr/Pour-memoire-la-revue-du-Comite-d.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyrel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inha.revues.org/3916" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.3916" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667963v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesproductionsdueffa.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaele-bertho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0448-8859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161792960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lune Riboni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temenuga Trifonova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.178.05.fr.05-2019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.5767" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182648v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.038.0267" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/photographier-le-grand-paris-raphaele-bertho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuang-Yi Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kilian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04370296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Con&#233;sa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Con&#233;sa H&#233;lo&#239;se" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.bnf.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.developpement-durable.gouv.fr/Pour-memoire-la-revue-du-Comite-d.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyrel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inha.revues.org/3916" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.3916" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667963v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesproductionsdueffa.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>