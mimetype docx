--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -867,165 +867,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands ensembles. Cinquante ans d’une politique-fiction française</w:t>
+                <w:t xml:space="preserve">Ils ont vu la France&amp;quot;, présentation du portofolio de la mission France(s) Territoire liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes photographiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Fictions du territoire/Partager l'image/La question documentaire, 31, pp.4-29</w:t>
+              <w:t xml:space="preserve">Fisheyes Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01180520v1</w:t>
+                <w:t xml:space="preserve">halshs-01182648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ils ont vu la France&amp;quot;, présentation du portofolio de la mission France(s) Territoire liquide</w:t>
+                <w:t xml:space="preserve">Les grands ensembles. Cinquante ans d’une politique-fiction française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheyes Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, n.p</w:t>
+              <w:t xml:space="preserve">Etudes photographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Fictions du territoire/Partager l'image/La question documentaire, 31, pp.4-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01182648v1</w:t>
+                <w:t xml:space="preserve">halshs-01180520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personne</w:t>
               </w:r>
@@ -1426,651 +1426,541 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00715813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographier le Grand Paris. Une histoire visuelle du changement métropolitain</w:t>
+                <w:t xml:space="preserve">Floating Island Re-visits: Rethinking Fuzhou (浮島迴)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Keravel</w:t>
+                <w:t xml:space="preserve">Kuang-Yi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pousin</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">, 330p., 2024, 9791037037961</w:t>
+                <w:t xml:space="preserve">Hubert Kilian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Nationale des arts de Taiwan(國立臺灣藝術大學); Université François-Rabelais de Tours; Groupe de recherche en Art Mo Hai Lou(墨海樓國際藝術研究機構), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608864v1</w:t>
+                <w:t xml:space="preserve">halshs-01758270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating Island Re-visits: Rethinking Fuzhou (浮島迴)</w:t>
+                <w:t xml:space="preserve">Paysages français : une aventure photographique,1984-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Université Nationale des arts de Taiwan(國立臺灣藝術大學); Université François-Rabelais de Tours; Groupe de recherche en Art Mo Hai Lou(墨海樓國際藝術研究機構), 2017</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Conésa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bibliothèque nationale de France, 1 vol. (292 p.), 2017, 978-2-7177-2741-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01758270v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages français : une aventure photographique,1984-2017</w:t>
+                <w:t xml:space="preserve">Paysages français, Une aventure photographique (1984-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bibliothèque nationale de France, 1 vol. (292 p.), 2017, 978-2-7177-2741-8</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conésa Héloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BnF Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-7177-2740-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370296v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01758243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages français, Une aventure photographique (1984-2017)</w:t>
+                <w:t xml:space="preserve">Pour mémoire, la revue du comité d'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2-7177-2740-1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CGEDD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, 2015, Un parcours photographique, Desseins et destins des clichés institutionnels</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01758243v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01296619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour mémoire, la revue du comité d'histoire</w:t>
+                <w:t xml:space="preserve">La mission photographique de la DATAR : un laboratoire du paysage contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 16, 2015, Un parcours photographique, Desseins et destins des clichés institutionnels</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, pp.160, 2013, 978-2-11-009401-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01296619v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01180433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mission photographique de la DATAR : un laboratoire du paysage contemporain</w:t>
+                <w:t xml:space="preserve">Patrimoine photographié, patrimoine photographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INHA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Actes de colloques, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.inha.3916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...105 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2080,581 +1970,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des instantanés pour une histoire du changement (Introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaële Bertho; Sonia Keravel; Frédéric Pousin; Nathalie Roseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographier le Grand Paris, Une histoire visuelle du changement métropolitain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-31, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous le périph’ la ceinture. Portraits photographiques d’un territoire en mouvement, 1919-1970.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaële Bertho, Sonia Keravel, Frédéric Pousin, Nathalie Roseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographier le Grand Paris, Une histoire visuelle du changement métropolitain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-209, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’année 1994. Une décennie de missions photographiques au sein des institutions de l’aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Pousin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photopaysage, Débattre du projet de paysage par la photographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Productions du Effa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.36-51, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01758260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous verrons un autre monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Conésa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages français : une aventure photographique,1984-2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque nationale de France, pp.11-18, 2017, 978-2-7177-2740-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inventaire comme construction culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Azoulay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosmothropos : les empreintes de l'espace sur Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire de l'espace, CNES, pp.26-31, 2012, Le Musée imaginaire de l'Espace, 978-2-85440-023-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landschaft ins Bild setzen - Eroberung und Macht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Axel Braun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Technik muss grausam sein, wenn sie sich durchsetzen will. Catalogue d'exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RWE AG, pp.80-84, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2722,51 +2612,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E41274AC"/>
+    <w:nsid w:val="2A3496DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2953,51 +2843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaele-bertho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0448-8859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161792960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lune Riboni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temenuga Trifonova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.178.05.fr.05-2019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.5767" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182648v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.038.0267" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/photographier-le-grand-paris-raphaele-bertho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuang-Yi Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kilian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04370296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Con&#233;sa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Con&#233;sa H&#233;lo&#239;se" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.bnf.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.developpement-durable.gouv.fr/Pour-memoire-la-revue-du-Comite-d.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyrel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inha.revues.org/3916" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.3916" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667963v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesproductionsdueffa.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaele-bertho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0448-8859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161792960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lune Riboni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temenuga Trifonova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.178.05.fr.05-2019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.5767" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.038.0267" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuang-Yi Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kilian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04370296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Con&#233;sa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Con&#233;sa H&#233;lo&#239;se" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.bnf.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.developpement-durable.gouv.fr/Pour-memoire-la-revue-du-Comite-d.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garric" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyrel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inha.revues.org/3916" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.3916" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667963v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/photographier-le-grand-paris-raphaele-bertho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667962v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesproductionsdueffa.com/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>