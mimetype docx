--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -655,183 +655,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Legacy of Thatcherism</w:t>
+                <w:t xml:space="preserve">The Legacy of Thatcherism in Question : an Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17, </w:t>
+              <w:t xml:space="preserve">, 2015, 17, pp.11-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osb.1754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/osb.1757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877938v1</w:t>
+                <w:t xml:space="preserve">hal-03877909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Legacy of Thatcherism in Question : an Introduction</w:t>
+                <w:t xml:space="preserve">The Legacy of Thatcherism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17, pp.11-32. </w:t>
+              <w:t xml:space="preserve">, 2015, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osb.1757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/osb.1754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877909v1</w:t>
+                <w:t xml:space="preserve">hal-03877938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cameron and the Big Society : a new deal for the new citizen</w:t>
               </w:r>
@@ -1027,363 +1027,363 @@
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Thatcher Legacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osb.1754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyenneté, empires, et mondialisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">, Spensky, Martine et Whitton, Timothy (dir.), Citoyenneté, empires et mondialisation, Clermont-Ferrand : Presses de l’Université Blaise Pascal, Clermont-Ferrand, 2006, 290p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PUBP, pp.290, 2006, 2-84516-313-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980045v1</w:t>
+                <w:t xml:space="preserve">hal-01924376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyens ou consommateurs ? Les mutations rhétoriques et politiques au Royaume-Uni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Citoyenneté, empires, et mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Whitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Spensky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUBP, pp.290, 2006, 2-84516-313-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Whitton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01018317v1</w:t>
+                <w:t xml:space="preserve">hal-00980045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">et Timothy Whitton (dir.), Citoyen ou consommateur? Les mutations rhétoriques et politiques au Royaume-Uni, (Mon introduction XXI pages), Clermont-Ferrand : Presses de l’Université Blaise Pascal, Clermont-Ferrand, 2006, 332p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Citoyens ou consommateurs ? Les mutations rhétoriques et politiques au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Whitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006</w:t>
+              <w:t xml:space="preserve">Presses Universitaires de l'Université Blaise Pascal. Presses Universitaires de l'Université Blaise Pascal, 332p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924380v1</w:t>
+                <w:t xml:space="preserve">hal-01018317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">, Spensky, Martine et Whitton, Timothy (dir.), Citoyenneté, empires et mondialisation, Clermont-Ferrand : Presses de l’Université Blaise Pascal, Clermont-Ferrand, 2006, 290p.</w:t>
+                <w:t xml:space="preserve">et Timothy Whitton (dir.), Citoyen ou consommateur? Les mutations rhétoriques et politiques au Royaume-Uni, (Mon introduction XXI pages), Clermont-Ferrand : Presses de l’Université Blaise Pascal, Clermont-Ferrand, 2006, 332p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924376v1</w:t>
+                <w:t xml:space="preserve">hal-01924380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2337,51 +2337,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FFFCD6A"/>
+    <w:nsid w:val="7ED730A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2568,51 +2568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaele-espiet-kilty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2855-8386" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111943728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Espiet-Kilty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.10594" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.9475" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.2303" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1428" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.796" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1754" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1757" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1301" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Kilty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032627199" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00980045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Whitton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Spensky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916042v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032627199-12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032627199-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaele-espiet-kilty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2855-8386" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111943728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Espiet-Kilty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.10594" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.9475" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.2303" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1428" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.796" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1757" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1754" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1301" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Kilty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032627199" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00980045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Whitton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Spensky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916042v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032627199-12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032627199-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>