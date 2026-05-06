--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -655,183 +655,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Legacy of Thatcherism in Question : an Introduction</w:t>
+                <w:t xml:space="preserve">The Legacy of Thatcherism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17, pp.11-32. </w:t>
+              <w:t xml:space="preserve">, 2015, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osb.1757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/osb.1754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877909v1</w:t>
+                <w:t xml:space="preserve">hal-03877938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Legacy of Thatcherism</w:t>
+                <w:t xml:space="preserve">The Legacy of Thatcherism in Question : an Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17, </w:t>
+              <w:t xml:space="preserve">, 2015, 17, pp.11-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osb.1754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/osb.1757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877938v1</w:t>
+                <w:t xml:space="preserve">hal-03877909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cameron and the Big Society : a new deal for the new citizen</w:t>
               </w:r>
@@ -1027,363 +1027,363 @@
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Thatcher Legacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osb.1754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">, Spensky, Martine et Whitton, Timothy (dir.), Citoyenneté, empires et mondialisation, Clermont-Ferrand : Presses de l’Université Blaise Pascal, Clermont-Ferrand, 2006, 290p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Citoyenneté, empires, et mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Whitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Spensky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUBP, pp.290, 2006, 2-84516-313-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924376v1</w:t>
+                <w:t xml:space="preserve">hal-00980045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyenneté, empires, et mondialisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Citoyens ou consommateurs ? Les mutations rhétoriques et politiques au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Whitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de l'Université Blaise Pascal. Presses Universitaires de l'Université Blaise Pascal, 332p., 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Spensky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00980045v1</w:t>
+                <w:t xml:space="preserve">hal-01018317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyens ou consommateurs ? Les mutations rhétoriques et politiques au Royaume-Uni</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">et Timothy Whitton (dir.), Citoyen ou consommateur? Les mutations rhétoriques et politiques au Royaume-Uni, (Mon introduction XXI pages), Clermont-Ferrand : Presses de l’Université Blaise Pascal, Clermont-Ferrand, 2006, 332p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de l'Université Blaise Pascal. Presses Universitaires de l'Université Blaise Pascal, 332p., 2006</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018317v1</w:t>
+                <w:t xml:space="preserve">hal-01924380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">et Timothy Whitton (dir.), Citoyen ou consommateur? Les mutations rhétoriques et politiques au Royaume-Uni, (Mon introduction XXI pages), Clermont-Ferrand : Presses de l’Université Blaise Pascal, Clermont-Ferrand, 2006, 332p.</w:t>
+                <w:t xml:space="preserve">, Spensky, Martine et Whitton, Timothy (dir.), Citoyenneté, empires et mondialisation, Clermont-Ferrand : Presses de l’Université Blaise Pascal, Clermont-Ferrand, 2006, 290p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924380v1</w:t>
+                <w:t xml:space="preserve">hal-01924376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1395,183 +1395,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a very British Version of the &amp;quot;Culture Wars&amp;quot;. Conclusion</w:t>
+                <w:t xml:space="preserve">Towards a very British version of the “culture wars”. An Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards a Very British Version of the “Culture Wars”. The Rise of National Populism in the UK, Social Fractures and Political Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Routledge Taylor &amp; Francis Group; Series Studies in British Politics, pp.209-214, 2024, https://doi.org/10.4324/9781032627199. </w:t>
+              <w:t xml:space="preserve">Towards a Very British Version of the “Culture Wars”. The Rise of National Populism in the UK, Social Fractures and Political Communication.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge Taylor &amp; Francis Group; Series Studies in British Politics, pp.1-22, 2024, https://doi.org/10.4324/9781032627199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781032627199-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781032627199-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916042v1</w:t>
+                <w:t xml:space="preserve">hal-04916028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a very British version of the “culture wars”. An Introduction</w:t>
+                <w:t xml:space="preserve">Towards a very British Version of the &amp;quot;Culture Wars&amp;quot;. Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards a Very British Version of the “Culture Wars”. The Rise of National Populism in the UK, Social Fractures and Political Communication.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Routledge Taylor &amp; Francis Group; Series Studies in British Politics, pp.1-22, 2024, https://doi.org/10.4324/9781032627199. </w:t>
+              <w:t xml:space="preserve">Towards a Very British Version of the “Culture Wars”. The Rise of National Populism in the UK, Social Fractures and Political Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge Taylor &amp; Francis Group; Series Studies in British Politics, pp.209-214, 2024, https://doi.org/10.4324/9781032627199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781032627199-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781032627199-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916028v1</w:t>
+                <w:t xml:space="preserve">hal-04916042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Démographie et structure sociale”</w:t>
               </w:r>
@@ -1781,142 +1781,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les libéralisme(s) : introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le(s) Libéralime(s) ? (Mon introduction XIX pages), Clermont-Ferrand : Presses de l’Université Blaise Pascal, Clermont-Ferrand, 2010, 149p.</w:t>
+              <w:t xml:space="preserve">in Raphaële Espiet-Kilty, Le(s) Libéralime(s) ? (Mon introduction XIX pages), Clermont-Ferrand : Presses de l’Université Blaise Pascal, Clermont-Ferrand, 19p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924382v1</w:t>
+                <w:t xml:space="preserve">hal-01924383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les libéralisme(s) : introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Raphaële Espiet-Kilty, Le(s) Libéralime(s) ? (Mon introduction XIX pages), Clermont-Ferrand : Presses de l’Université Blaise Pascal, Clermont-Ferrand, 19p.</w:t>
+              <w:t xml:space="preserve">Le(s) Libéralime(s) ? (Mon introduction XIX pages), Clermont-Ferrand : Presses de l’Université Blaise Pascal, Clermont-Ferrand, 2010, 149p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924383v1</w:t>
+                <w:t xml:space="preserve">hal-01924382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La loi sur la nationalité de 1981 : Quelle citoyenneté pour les Britanniques ? »</w:t>
               </w:r>
@@ -2337,51 +2337,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ED730A8"/>
+    <w:nsid w:val="3A48F2D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2568,51 +2568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaele-espiet-kilty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2855-8386" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111943728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Espiet-Kilty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.10594" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.9475" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.2303" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1428" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.796" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1757" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1754" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1301" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Kilty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032627199" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00980045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Whitton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Spensky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916042v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032627199-12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032627199-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaele-espiet-kilty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2855-8386" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111943728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Espiet-Kilty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.10594" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.9475" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.2303" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1428" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.796" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1754" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1757" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1301" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Kilty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032627199" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00980045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Whitton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Spensky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916028v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032627199-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916042v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032627199-12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>