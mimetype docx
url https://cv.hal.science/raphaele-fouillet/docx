--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -184,165 +184,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’exemple dans des manuels de langue étrangère édités dans l’Italie du XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Grammaire, réflexion métalinguistique et réflexivité grammaticale dans la didactique de l’intercompréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, La langue en échantillons : histoire de l’exemple dans les ouvrages du français langue étrangère du XVIe au XXe siècle, 69, https://journals.openedition.org/dhfles/</w:t>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Perspectives néo comparatistes/contrastives dans l’enseignement du français aux allophones, 177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797546v1</w:t>
+                <w:t xml:space="preserve">hal-04797599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammaire, réflexion métalinguistique et réflexivité grammaticale dans la didactique de l’intercompréhension</w:t>
+                <w:t xml:space="preserve">De l’exemple dans des manuels de langue étrangère édités dans l’Italie du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'information grammaticale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Perspectives néo comparatistes/contrastives dans l’enseignement du français aux allophones, 177</w:t>
+              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La langue en échantillons : histoire de l’exemple dans les ouvrages du français langue étrangère du XVIe au XXe siècle, 69, https://journals.openedition.org/dhfles/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797599v1</w:t>
+                <w:t xml:space="preserve">hal-04797546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration : quand la formation linguistique relève de la médiation</w:t>
               </w:r>
@@ -2741,51 +2741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122uh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797546v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.6986" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Coltier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2646" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2669" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Klein Stratilaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364568v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stratilaki-Klein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02050110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05344299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05311819v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05322034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beacco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2634" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294721v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chevrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Witta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122uh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797546v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.6986" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Coltier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2646" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2669" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Klein Stratilaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364568v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stratilaki-Klein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02050110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05344299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05311819v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05322034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beacco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2634" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294721v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chevrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Witta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>