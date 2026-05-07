--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -733,230 +733,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammaires du français et discours grammaticaux contextualisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionner les grammaires du français langue étrangère produites en contexte allophone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bruley</w:t>
+                <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, La grammaire en FLE/FLES. Quels savoirs pour quels enseignements ?, 57, pp.38-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145877v1</w:t>
+                <w:t xml:space="preserve">halshs-01364568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner les grammaires du français langue étrangère produites en contexte allophone.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grammaires du français et discours grammaticaux contextualisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
+                <w:t xml:space="preserve">Sofia Klein Stratilaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, La grammaire en FLE/FLES. Quels savoirs pour quels enseignements ?, 57, pp.38-46</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01364568v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grammaires du français conçues en Italie : un lieu de contextualisation</w:t>
               </w:r>
@@ -1348,370 +1348,288 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Le concept de syntagme en français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammaire et didactique, Quelles ressources linguistiques pour l’enseignement / apprentissage du français et des langues ? Transposition, médiation, contextualisation, appropriation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Laboratoire Savoirs, textes, langage (STL), UMR 8163, Université de Lille; Laboratoire Langages, Littératures, Sociétés Etudes Transfrontalières et Internationales (LLSETI) Université Savoie Mont Blanc; Réseau Grammaires et contextualisation (GreC); Laboratoire Méthodal OpenLab, Université de Chypre, Oct 2023, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">, Laboratoire Savoirs, textes, langage (STL), UMR 8163, Université de Lille; Laboratoire Langages, Littératures, Sociétés Etudes Transfrontalières et Internationales (LLSETI), Université Savoie Mont Blanc; Réseau Grammaires et contextualisation (GreC); Laboratoire Méthodal OpenLab, Université de Chypre, Oct 2023, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344299v1</w:t>
+                <w:t xml:space="preserve">hal-05311819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de syntagme en français langue étrangère</w:t>
+                <w:t xml:space="preserve">Enseignement du français et formation des futurs professeurs des écoles : des savoirs de base au développement de la compétence langagière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grammaire et didactique, Quelles ressources linguistiques pour l’enseignement / apprentissage du français et des langues ? Transposition, médiation, contextualisation, appropriation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Savoirs, textes, langage (STL), UMR 8163, Université de Lille; Laboratoire Langages, Littératures, Sociétés Etudes Transfrontalières et Internationales (LLSETI), Université Savoie Mont Blanc; Réseau Grammaires et contextualisation (GreC); Laboratoire Méthodal OpenLab, Université de Chypre, Oct 2023, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">RETOUR SUR LA GRAMMAIRE SCOLAIRE DISCOURS ET PROGRESSION CURRICULAIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Aug 2023, Bruxelles (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311819v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement du français et formation des futurs professeurs des écoles : des savoirs de base au développement de la compétence langagière</w:t>
+                <w:t xml:space="preserve">Les exemples à visée contrastive dans les grammaires de français pour italophones et anglophones du 17ème siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de la SIHFLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Chypre, May 2022, Nicosie (Chypre), Chypre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1721,111 +1639,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du colloque International Quelles ressources linguistiques pour l’enseignement / apprentissage du français et des langues ? Transposition, médiation, contextualisation, appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles ressources linguistiques pour l’enseignement / apprentissage du français et des langues ? Transposition, médiation, contextualisation, appropriation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Villeneuve d’Ascq, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1835,133 +1753,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives néo comparatistes/contrastives dans l’enseignement du français aux allophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Beacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 177, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conceptualisation grammaticale. Histoire, réflexions, pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1984,70 +1902,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Coltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 (1), 2018, Recherches en Didactique des Langues et Cultures, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdlc.2634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2057,218 +1975,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défi 3. Méthode de français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Biras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Biras</w:t>
+                <w:t xml:space="preserve">Anna Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Chevrier</w:t>
+                <w:t xml:space="preserve">Stéphanie Witta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Witta</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Maison des langues, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education aux langues. Contextes et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Riveneuve éditions, 2013, 978-2-36013-169-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2278,315 +2196,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’histoire du dialogue dans l’enseignement-apprentissage des langues : les colloques dans deux grammaires du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Auger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologies et pratiques des classes multilingues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaire de référence et grammaires à visée pédagogique contextualisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner la grammaire : discours, descriptions et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport langue française vs langue étrangère dans la pratique des professeurs des écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les langues à l'école, la langue de l'école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, pp.57-71, 2016, 978-2-84832-262-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">*Venise c’est belle. Rendre compte d’un phénomène linguistique français inexistant dans la langue italienne : le cas de ce et il devant le verbe être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner la grammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Ecole polytechnique, pp.81-94, 2013, 978-2-7302-1621-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01440660v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2741,51 +2766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122uh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797546v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.6986" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Coltier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2646" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2669" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Klein Stratilaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364568v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stratilaki-Klein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02050110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05344299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05311819v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05322034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beacco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2634" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294721v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chevrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Witta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122uh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797546v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.6986" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Coltier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2646" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2669" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stratilaki-Klein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Klein Stratilaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02050110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05311819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05322034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beacco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2634" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chevrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Witta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05344299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>