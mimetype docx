--- v0 (2026-03-13)
+++ v1 (2026-04-27)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -221,5014 +221,4758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of a French external quality assessment program for Epstein Barr virus serology</w:t>
+                <w:t xml:space="preserve">Les marqueurs virologiques des cancers associés au virus d’Epstein-Barr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Truffot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (3), pp.116345. </w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (558), pp.35-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2024.116345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(24)00047-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626877v1</w:t>
+                <w:t xml:space="preserve">hal-04916570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytomegalovirus detection is associated with ICU admission in non-AIDS and AIDS patients with Pneumocystis jirovecii pneumonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of a French external quality assessment program for Epstein Barr virus serology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Truffot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Germi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Perret</w:t>
+                <w:t xml:space="preserve">Anne-Karen Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Marechal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Garnaud</w:t>
+                <w:t xml:space="preserve">Patrice Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296758⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (3), pp.116345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2024.116345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626822v1</w:t>
+                <w:t xml:space="preserve">hal-04626877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-SARS-CoV-2 serology based on ancestral RBD antigens does not correlate with the presence of neutralizing antibodies against Omicron variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dépéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Dépéry</w:t>
+                <w:t xml:space="preserve">Benjamin Némoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlyse Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024, pp.e0156824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/spectrum.01568-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marqueurs virologiques des cancers associés au virus d’Epstein-Barr</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Truffot</w:t>
+                <w:t xml:space="preserve">Cytomegalovirus detection is associated with ICU admission in non-AIDS and AIDS patients with Pneumocystis jirovecii pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Andreani</w:t>
+                <w:t xml:space="preserve">Daniele Maubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Habib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Germi</w:t>
+                <w:t xml:space="preserve">Cécile Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (558), pp.35-45. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.e0296758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1773-035X(24)00047-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916570v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epstein-Barr Virus Encephalitis: A Review of Case Reports from the Last 25 Years</w:t>
+                <w:t xml:space="preserve">Torque teno virus viremia and QuantiFERON®-CMV assay in prediction of cytomegalovirus reactivation in R+ kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Peuchmaur</w:t>
+                <w:t xml:space="preserve">Sarah Mafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Voisin</w:t>
+                <w:t xml:space="preserve">Marie Essig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vaillant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Lupo</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Rerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Lagathu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Crochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11122825⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1180769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04899091v1</w:t>
+                <w:t xml:space="preserve">hal-04232894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque teno virus viremia and QuantiFERON®-CMV assay in prediction of cytomegalovirus reactivation in R+ kidney transplant recipients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epstein-Barr Virus Encephalitis: A Review of Case Reports from the Last 25 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Rerolle</w:t>
+                <w:t xml:space="preserve">Marine Peuchmaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Lagathu</w:t>
+                <w:t xml:space="preserve">Joris Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Crochette</w:t>
+                <w:t xml:space="preserve">Mathieu Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Truffot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.2825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1180769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11122825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232894v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04899091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Elecsys and Liaison immunoassays to determine Epstein–Barr virus serological status using further diagnostic approaches to clarify discrepant results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persistence at one year of neutralizing antibodies after SARS-CoV-2 infection: Influence of initial severity and steroid use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Tsougaev</w:t>
+                <w:t xml:space="preserve">Olivier Epaulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlyse Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blachier</w:t>
+                <w:t xml:space="preserve">Benjamin Nemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chovelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Truffot</w:t>
+                <w:t xml:space="preserve">Marion Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.28166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (3), pp.418-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2021.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915917v1</w:t>
+                <w:t xml:space="preserve">hal-04411168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence at one year of neutralizing antibodies after SARS-CoV-2 infection: Influence of initial severity and steroid use</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlyse Buisson</w:t>
+                <w:t xml:space="preserve">Comparison of Elecsys and Liaison immunoassays to determine Epstein–Barr virus serological status using further diagnostic approaches to clarify discrepant results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Nemoz</w:t>
+                <w:t xml:space="preserve">Mansour Tsougaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Maréchal</w:t>
+                <w:t xml:space="preserve">Stéphane Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Terzi</w:t>
+                <w:t xml:space="preserve">Guillaume Chovelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Truffot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84 (3), pp.418-467. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (1), pp.e28166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2021.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.28166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411168v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Elecsys and Liaison immunoassays to determine Epstein–Barr virus serological status using further diagnostic approaches to clarify discrepant results</w:t>
+                <w:t xml:space="preserve">Prospective evaluation of blood Epstein-Barr virus DNA load and antibody profile in HIV-related non-Hodgkin lymphomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Truffot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Germi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Lancar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Algarte-Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Hendel-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.28166⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (6), pp.861-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836839v1</w:t>
+                <w:t xml:space="preserve">hal-03227194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors of BK viral hemorrhagic cystitis in allogenic hematopoietic stem cell transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Kaphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude‐eric Bulabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (5), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tid.13601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main Targets of Interest for the Development of a Prophylactic or Therapeutic Epstein-Barr Virus Vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlyse Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.701611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective evaluation of blood Epstein-Barr virus DNA load and antibody profile in HIV-related non-Hodgkin lymphomas</w:t>
+                <w:t xml:space="preserve">Utility of Epstein-Barr Virus Biomarkers in Human Immunodeficiency Virus–related Lymphomas in the Modern Combined Antiretroviral Therapy Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Germi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Costagliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (5), pp.891-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciy786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002839⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03227194v1</w:t>
+                <w:t xml:space="preserve">hal-02059871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility of Epstein-Barr Virus Biomarkers in Human Immunodeficiency Virus–related Lymphomas in the Modern Combined Antiretroviral Therapy Era</w:t>
+                <w:t xml:space="preserve">Epstein-Barr virus biomarkers have no prognostic value in HIV-related Hodgkin lymphoma in the modern cART era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lancar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Algarte-Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Hendel-Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciy786⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02059871v1</w:t>
+                <w:t xml:space="preserve">hal-02059870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epstein-Barr virus biomarkers have no prognostic value in HIV-related Hodgkin lymphoma in the modern cART era</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exogenous human herpesvirus 6 reinfection after tumor-infiltrating T-lymphocyte therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Filippova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Epaulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Houria Hendel-Chavez</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cytotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.521-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcyt.2017.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02059870v1</w:t>
+                <w:t xml:space="preserve">hal-02059880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous human herpesvirus 6 reinfection after tumor-infiltrating T-lymphocyte therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Persoons</w:t>
+                <w:t xml:space="preserve">An ancestral retroviral protein identified as a therapeutic target in type-1 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Levet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Joanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Demolder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Queruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcyt.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.94387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059880v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lytic EBV infection investigated by detection of Soluble Epstein-Barr virus ZEBRA in the serum of patients with PTLD</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herpes simplex type 2 encephalitis and methotrexate medication: a fortuitous or causative association in a patient with spondyloarthritis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Socié</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Germi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Baccard-Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09798-7⟩</w:t>
+              <w:t xml:space="preserve">Antiviral Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (4), pp.357-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3851/IMP3110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592502v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herpes simplex type 2 encephalitis and methotrexate medication: a fortuitous or causative association in a patient with spondyloarthritis?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lytic EBV infection investigated by detection of Soluble Epstein-Barr virus ZEBRA in the serum of patients with PTLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlyse Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Stahl</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Agbalika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3851/IMP3110⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.10479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09798-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059962v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ancestral retroviral protein identified as a therapeutic target in type-1 diabetes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Des séquences rétrovirales endogènes dans le génome humain peuvent jouer un rôle physiologique ou pathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nelly Queruel</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Germi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branka Horvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.94387⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (4), pp.397-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173304009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059891v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02333322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des séquences rétrovirales endogènes dans le génome humain peuvent jouer un rôle physiologique ou pathologique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evolution of EBV seroprevalence and primary infection age in a French hospital and a city laboratory network, 2000–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Branka Horvat</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Baccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173304009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.e0175574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02333322v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des séquences rétrovirales endogènes dans le génome humain peuvent jouer un rôle physiologique ou pathologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Branka Horvat</w:t>
+                <w:t xml:space="preserve">Multicenter Evaluation of Whole-Blood Epstein-Barr Viral Load Standardization Using the WHO International Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touyana Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Perrin-Confort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173304009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (7), pp.1746-1750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.03336-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039062v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of EBV seroprevalence and primary infection age in a French hospital and a city laboratory network, 2000–2016</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Epstein-Barr viral load after hematopoietic stem cell transplantation and effect of preemptive rituximab therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaja Raberahona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Wackenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monique Baccard</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Eric Bulabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175574⟩</w:t>
+              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (6), pp.889-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tid.12618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059906v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter Evaluation of Whole-Blood Epstein-Barr Viral Load Standardization Using the WHO International Standard</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Grossi</w:t>
+                <w:t xml:space="preserve">Elaboration of a clinical and paraclinical score to estimate the probability of herpes simplex virus encephalitis in patients with febrile, acute neurologic impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.03336-15⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (6), pp.935-939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-016-2619-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883196v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Epstein-Barr viral load after hematopoietic stem cell transplantation and effect of preemptive rituximab therapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Methylation of Epstein-Barr virus Rta promoter in EBV primary infection, reactivation and lymphoproliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude-Eric Bulabois</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touyana Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tid.12618⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (10), pp.1814-1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.24524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059996v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of a clinical and paraclinical score to estimate the probability of herpes simplex virus encephalitis in patients with febrile, acute neurologic impairment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fatal case of acute gastroenteritis with multiple viral coinfections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morel-Baccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Michard-Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-016-2619-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.54-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2015.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060068v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylation of Epstein-Barr virus Rta promoter in EBV primary infection, reactivation and lymphoproliferation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Symptomatic cytomegalovirus gastrointestinal infection with positive quantitative real-time PCR findings in apparently immunocompetent patients: a case series.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Grossi</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H Laverrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (12), pp.1121.e1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02060031v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal case of acute gastroenteritis with multiple viral coinfections.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Residual Moisture and Maintenance of Sterility in Surgical Instrument Sets after Sterilization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guimier-Pingault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Levast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Germi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (8), pp.990-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244658v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptomatic cytomegalovirus gastrointestinal infection with positive quantitative real-time PCR findings in apparently immunocompetent patients: a case series.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Masse</w:t>
+                <w:t xml:space="preserve">Multiple sclerosis-associated retrovirus and related human endogenous retrovirus-W in patients with multiple sclerosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonina Dolei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy A Garson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannina Arru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Clerici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 266 (1-2), pp.87-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2013.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243626v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Residual Moisture and Maintenance of Sterility in Surgical Instrument Sets after Sterilization.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Success and failure of artesunate treatment in five transplant recipients with disease caused by drug-resistant cytomegalovirus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Germi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (8), pp.990-2</w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.57-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244666v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple sclerosis-associated retrovirus and related human endogenous retrovirus-W in patients with multiple sclerosis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Germi</w:t>
+                <w:t xml:space="preserve">Human endogenous retrovirus type W envelope expression in blood and brain cells provides new insights into multiple sclerosis disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Germi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia-Montojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deluen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2013.11.009⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (12), pp.1721-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1352458512441381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01132365v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Success and failure of artesunate treatment in five transplant recipients with disease caused by drug-resistant cytomegalovirus.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of new interacting partners of the shuttling protein ubinuclein (Ubn-1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Thiebaut</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 318 (5), pp.509-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132369v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new interacting partners of the shuttling protein ubinuclein (Ubn-1)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Couté</w:t>
+                <w:t xml:space="preserve">Drug-resistant cytomegalovirus in transplant recipients: a French cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Garnier-Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Mazeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Merville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.12.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkq368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02135142v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00533269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human endogenous retrovirus type W envelope expression in blood and brain cells provides new insights into multiple sclerosis disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Deluen</w:t>
+                <w:t xml:space="preserve">Drug-resistant cytomegalovirus in transplant recipients: a French cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garnier-Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Mazeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Merville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1352458512441381⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (12), pp.2628-2640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkq368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826751v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug-resistant cytomegalovirus in transplant recipients: a French cohort study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Merville</w:t>
+                <w:t xml:space="preserve">Sustained virological and biochemical responses to lamivudine and adefovir dipivoxil combination in a chronic hepatitis B infection despite mutations conferring resistance to both drugs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Hilleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Germi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkq368⟩</w:t>
+              <w:t xml:space="preserve">Comparative Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-5926-7-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00533269v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00324951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug-resistant cytomegalovirus in transplant recipients: a French cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Merville</w:t>
+                <w:t xml:space="preserve">Cellular glycosaminoglycans and low density lipoprotein receptor are involved in hepatitis C virus adsorption.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Germi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Crance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Guimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkq368⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (2), pp.206-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.10196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375402v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained virological and biochemical responses to lamivudine and adefovir dipivoxil combination in a chronic hepatitis B infection despite mutations conferring resistance to both drugs.</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Heparan sulfate-mediated binding of infectious dengue virus type 2 and yellow fever virus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Germi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Germi</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Crance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Crance</w:t>
+                <w:t xml:space="preserve">Daniel Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Garin</w:t>
+                <w:t xml:space="preserve">Josette Guimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...157 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 292 (1), pp.162-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/viro.2001.1232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId206"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5375,51 +5119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Jean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germi Raphaele" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626877v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Germi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karen Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2024.116345" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Marechal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Germi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maubon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296758" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#233;p&#233;ry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bally" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;moz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Buisson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01568-24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916570v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andreani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(24)00047-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peuchmaur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voisin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vaillant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11122825" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232894v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mafi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rerolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lagathu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crochette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1180769" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915917v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tsougaev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chovelon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28166" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nemoz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2021.10.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Kaphan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#8208;eric Bulabois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Carr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13601" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Pierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701611" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Germi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lancar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Algarte-Genin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hendel-Chavez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002839" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059871v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Besson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy786" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lancar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Algarte-Genin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002129" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Filippova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Persoons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcyt.2017.12.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Agbalika" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Soci&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09798-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baccard-Long&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Stahl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP3110" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Levet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Medina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Joanou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Demolder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Queruel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.94387" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333322v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Horvat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173304009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fourcade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baccard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175574" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touyana Semenova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Perrin-Confort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grossi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03336-15" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Raberahona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Wackenheim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Eric Bulabois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12618" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NC8HKWC3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gennai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rallo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seigneurin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-016-2619-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.24524" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83FGNVXK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01244658v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morel-Baccard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Michard-Lenoir" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pothier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2015.11.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Laverri&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Masse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01244666v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fayard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guimier-Pingault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Levast" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132365v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Dolei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy A Garson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Arru" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Clerici" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Germi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2013.11.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PK6V83L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mariette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiebaut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135142v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Conti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sueur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Coly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.12.020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16PMFZ08-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826751v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Germi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Montojo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deluen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458512441381" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533269v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hantz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Garnier-Geoffroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mazeron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garrigue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkq368" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375402v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hantz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier-Geoffroy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Mazeron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garrigue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00324951v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Hilleret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nicod" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-5926-7-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Crance" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Guimet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.10196" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXC29W8D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061419v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.2001.1232" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Jean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germi Raphaele" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andreani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Germi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(24)00047-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626877v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karen Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2024.116345" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#233;p&#233;ry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bally" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;moz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Buisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01568-24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Marechal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Germi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maubon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296758" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mafi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rerolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lagathu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crochette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1180769" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peuchmaur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voisin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vaillant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11122825" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nemoz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2021.10.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tsougaev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chovelon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Germi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lancar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Algarte-Genin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hendel-Chavez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002839" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Kaphan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#8208;eric Bulabois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Carr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13601" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Pierre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701611" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Besson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy786" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lancar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Algarte-Genin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002129" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Filippova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Persoons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcyt.2017.12.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X32T6CB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Levet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Medina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Joanou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Demolder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Queruel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.94387" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baccard-Long&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Stahl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP3110" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592502v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Agbalika" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Soci&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09798-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333322v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Horvat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173304009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fourcade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baccard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175574" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touyana Semenova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Perrin-Confort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grossi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03336-15" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Raberahona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Wackenheim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Eric Bulabois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12618" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NC8HKWC3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gennai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seigneurin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-016-2619-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060031v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.24524" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83FGNVXK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01244658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morel-Baccard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Michard-Lenoir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pothier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2015.11.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243626v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Laverri&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Masse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01244666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fayard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guimier-Pingault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Levast" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132365v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Dolei" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy A Garson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Arru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Clerici" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Germi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2013.11.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PK6V83L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mariette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiebaut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Germi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Montojo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deluen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458512441381" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135142v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Conti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sueur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Coly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.12.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16PMFZ08-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533269v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hantz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Garnier-Geoffroy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mazeron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garrigue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merville" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkq368" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hantz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier-Geoffroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Mazeron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garrigue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00324951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Hilleret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nicod" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-5926-7-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Crance" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Guimet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.10196" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXC29W8D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061419v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.2001.1232" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>