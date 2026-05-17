--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -221,563 +221,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marqueurs virologiques des cancers associés au virus d’Epstein-Barr</w:t>
+                <w:t xml:space="preserve">Anti-SARS-CoV-2 serology based on ancestral RBD antigens does not correlate with the presence of neutralizing antibodies against Omicron variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lupo</w:t>
+                <w:t xml:space="preserve">Léa Dépéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Truffot</w:t>
+                <w:t xml:space="preserve">Isabelle Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Andreani</w:t>
+                <w:t xml:space="preserve">Axelle Amen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Habib</w:t>
+                <w:t xml:space="preserve">Benjamin Némoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Germi</w:t>
+                <w:t xml:space="preserve">Marlyse Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (558), pp.35-45. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.e0156824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1773-035X(24)00047-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01568-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916570v1</w:t>
+                <w:t xml:space="preserve">hal-04795491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of a French external quality assessment program for Epstein Barr virus serology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytomegalovirus detection is associated with ICU admission in non-AIDS and AIDS patients with Pneumocystis jirovecii pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Karen Faure</w:t>
+                <w:t xml:space="preserve">Alexandre Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Morand</w:t>
+                <w:t xml:space="preserve">Marion Le Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Germi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Maubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2024.116345⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.e0296758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626877v1</w:t>
+                <w:t xml:space="preserve">hal-04626822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-SARS-CoV-2 serology based on ancestral RBD antigens does not correlate with the presence of neutralizing antibodies against Omicron variants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Results of a French external quality assessment program for Epstein Barr virus serology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Némoz</w:t>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlyse Buisson</w:t>
+                <w:t xml:space="preserve">Aurélie Truffot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Germi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Karen Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01568-24⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (3), pp.116345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2024.116345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795491v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytomegalovirus detection is associated with ICU admission in non-AIDS and AIDS patients with Pneumocystis jirovecii pneumonia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaele Germi</w:t>
+                <w:t xml:space="preserve">Les marqueurs virologiques des cancers associés au virus d’Epstein-Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Truffot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Maubon</w:t>
+                <w:t xml:space="preserve">Julien Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Garnaud</w:t>
+                <w:t xml:space="preserve">Mohammed Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (1), pp.e0296758. </w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (558), pp.35-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(24)00047-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626822v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torque teno virus viremia and QuantiFERON®-CMV assay in prediction of cytomegalovirus reactivation in R+ kidney transplant recipients</w:t>
               </w:r>
@@ -936,64 +936,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Truffot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.2825. </w:t>
@@ -1044,51 +1044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence at one year of neutralizing antibodies after SARS-CoV-2 infection: Influence of initial severity and steroid use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Epaulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlyse Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1165,51 +1165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Elecsys and Liaison immunoassays to determine Epstein–Barr virus serological status using further diagnostic approaches to clarify discrepant results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Tsougaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Truffot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 95 (1), pp.e28166. </w:t>
@@ -1293,494 +1293,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective evaluation of blood Epstein-Barr virus DNA load and antibody profile in HIV-related non-Hodgkin lymphomas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk factors of BK viral hemorrhagic cystitis in allogenic hematopoietic stem cell transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Germi</w:t>
+                <w:t xml:space="preserve">Eléonore Kaphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Lancar</w:t>
+                <w:t xml:space="preserve">Sébastien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Algarte-Genin</w:t>
+                <w:t xml:space="preserve">Claude‐eric Bulabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Hendel-Chavez</w:t>
+                <w:t xml:space="preserve">Martin Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (6), pp.861-868. </w:t>
+              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tid.13601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227194v1</w:t>
+                <w:t xml:space="preserve">hal-04660408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors of BK viral hemorrhagic cystitis in allogenic hematopoietic stem cell transplantation</w:t>
+                <w:t xml:space="preserve">Main Targets of Interest for the Development of a Prophylactic or Therapeutic Epstein-Barr Virus Vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Kaphan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlyse Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Germi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tid.13601⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.701611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660408v1</w:t>
+                <w:t xml:space="preserve">hal-04419945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main Targets of Interest for the Development of a Prophylactic or Therapeutic Epstein-Barr Virus Vaccine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective evaluation of blood Epstein-Barr virus DNA load and antibody profile in HIV-related non-Hodgkin lymphomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Germi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Lancar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Algarte-Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jean-Pierre</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Houria Hendel-Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.701611. </w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (6), pp.861-868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419945v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility of Epstein-Barr Virus Biomarkers in Human Immunodeficiency Virus–related Lymphomas in the Modern Combined Antiretroviral Therapy Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1827,103 +1827,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epstein-Barr virus biomarkers have no prognostic value in HIV-related Hodgkin lymphoma in the modern cART era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lancar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Algarte-Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Hendel-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1. </w:t>
@@ -2000,51 +2000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Epaulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2241,77 +2241,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herpes simplex type 2 encephalitis and methotrexate medication: a fortuitous or causative association in a patient with spondyloarthritis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Baccard-Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2375,77 +2375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lytic EBV infection investigated by detection of Soluble Epstein-Barr virus ZEBRA in the serum of patients with PTLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlyse Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Agbalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,51 +2548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branka Horvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2656,77 +2656,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of EBV seroprevalence and primary infection age in a French hospital and a city laboratory network, 2000–2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Baccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2790,51 +2790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicenter Evaluation of Whole-Blood Epstein-Barr Viral Load Standardization Using the WHO International Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touyana Semenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2937,64 +2937,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaja Raberahona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Wackenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Eric Bulabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3109,51 +3109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Keil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (6), pp.935-939. </w:t>
@@ -3185,363 +3185,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylation of Epstein-Barr virus Rta promoter in EBV primary infection, reactivation and lymphoproliferation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fatal case of acute gastroenteritis with multiple viral coinfections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morel-Baccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Michard-Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence Grossi</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.24524⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.54-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2015.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060031v1</w:t>
+                <w:t xml:space="preserve">hal-01244658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal case of acute gastroenteritis with multiple viral coinfections.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Methylation of Epstein-Barr virus Rta promoter in EBV primary infection, reactivation and lymphoproliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Germi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pothier</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touyana Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (10), pp.1814-1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.24524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2015.11.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01244658v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symptomatic cytomegalovirus gastrointestinal infection with positive quantitative real-time PCR findings in apparently immunocompetent patients: a case series.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H Laverrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3648,51 +3648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guimier-Pingault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Levast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Germi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (8), pp.990-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3902,51 +3902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3982,307 +3982,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human endogenous retrovirus type W envelope expression in blood and brain cells provides new insights into multiple sclerosis disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of new interacting partners of the shuttling protein ubinuclein (Ubn-1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Perron</w:t>
+                <w:t xml:space="preserve">Audrey Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Germi</w:t>
+                <w:t xml:space="preserve">Charlotte Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bernard</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Garcia-Montojo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Deluen</w:t>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 318 (5), pp.509-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1352458512441381⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826751v1</w:t>
+                <w:t xml:space="preserve">hal-02135142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new interacting partners of the shuttling protein ubinuclein (Ubn-1)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human endogenous retrovirus type W envelope expression in blood and brain cells provides new insights into multiple sclerosis disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Conti</w:t>
+                <w:t xml:space="preserve">H. Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Sueur</w:t>
+                <w:t xml:space="preserve">R. Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Coly</w:t>
+                <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Couté</w:t>
+                <w:t xml:space="preserve">M. Garcia-Montojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deluen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.12.020⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (12), pp.1721-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1352458512441381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135142v1</w:t>
+                <w:t xml:space="preserve">hal-00826751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug-resistant cytomegalovirus in transplant recipients: a French cohort study.</w:t>
               </w:r>
@@ -4562,64 +4562,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Hilleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4664,57 +4664,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00324951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular glycosaminoglycans and low density lipoprotein receptor are involved in hepatitis C virus adsorption.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Heparan sulfate-mediated binding of infectious dengue virus type 2 and yellow fever virus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Crance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4743,124 +4743,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 68 (2), pp.206-15. </w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 292 (1), pp.162-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.10196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/viro.2001.1232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061422v1</w:t>
+                <w:t xml:space="preserve">hal-01061419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heparan sulfate-mediated binding of infectious dengue virus type 2 and yellow fever virus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cellular glycosaminoglycans and low density lipoprotein receptor are involved in hepatitis C virus adsorption.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Germi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Crance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4889,82 +4877,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (2), pp.206-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.10196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/viro.2001.1232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01061419v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5119,51 +5119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Jean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germi Raphaele" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andreani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Germi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(24)00047-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626877v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karen Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2024.116345" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#233;p&#233;ry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bally" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;moz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Buisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01568-24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Marechal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Germi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maubon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296758" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mafi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rerolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lagathu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crochette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1180769" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peuchmaur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voisin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vaillant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11122825" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nemoz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2021.10.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tsougaev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chovelon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Germi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lancar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Algarte-Genin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hendel-Chavez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002839" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Kaphan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#8208;eric Bulabois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Carr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13601" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Pierre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701611" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Besson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy786" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lancar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Algarte-Genin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002129" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Filippova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Persoons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcyt.2017.12.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X32T6CB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Levet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Medina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Joanou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Demolder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Queruel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.94387" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baccard-Long&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Stahl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP3110" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592502v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Agbalika" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Soci&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09798-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333322v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Horvat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173304009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fourcade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baccard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175574" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touyana Semenova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Perrin-Confort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grossi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03336-15" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Raberahona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Wackenheim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Eric Bulabois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12618" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NC8HKWC3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gennai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seigneurin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-016-2619-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060031v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.24524" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83FGNVXK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01244658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morel-Baccard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Michard-Lenoir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pothier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2015.11.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243626v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Laverri&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Masse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01244666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fayard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guimier-Pingault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Levast" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132365v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Dolei" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy A Garson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Arru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Clerici" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Germi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2013.11.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PK6V83L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mariette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiebaut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Germi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Montojo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deluen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458512441381" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135142v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Conti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sueur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Coly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.12.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16PMFZ08-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533269v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hantz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Garnier-Geoffroy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mazeron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garrigue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merville" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkq368" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hantz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier-Geoffroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Mazeron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garrigue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00324951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Hilleret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nicod" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-5926-7-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Crance" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Guimet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.10196" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXC29W8D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061419v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.2001.1232" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Jean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germi Raphaele" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795491v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#233;p&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bally" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;moz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Buisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01568-24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Marechal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Germi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maubon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296758" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Germi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karen Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2024.116345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916570v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andreani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(24)00047-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mafi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rerolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lagathu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crochette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1180769" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peuchmaur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voisin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vaillant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11122825" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nemoz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2021.10.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tsougaev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chovelon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Kaphan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#8208;eric Bulabois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Carr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13601" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419945v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Pierre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701611" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Germi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lancar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Algarte-Genin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hendel-Chavez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002839" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Besson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy786" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lancar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Algarte-Genin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002129" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Filippova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Persoons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcyt.2017.12.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X32T6CB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Levet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Medina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Joanou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Demolder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Queruel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.94387" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baccard-Long&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Stahl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP3110" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592502v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Agbalika" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Soci&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09798-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333322v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Horvat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173304009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fourcade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baccard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175574" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touyana Semenova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Perrin-Confort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grossi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03336-15" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Raberahona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Wackenheim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Eric Bulabois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12618" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NC8HKWC3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gennai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seigneurin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-016-2619-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01244658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morel-Baccard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Michard-Lenoir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pothier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2015.11.026" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060031v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.24524" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83FGNVXK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243626v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Laverri&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Masse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01244666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fayard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guimier-Pingault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Levast" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132365v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Dolei" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy A Garson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Arru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Clerici" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Germi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2013.11.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PK6V83L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mariette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiebaut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135142v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Conti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sueur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Coly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.12.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16PMFZ08-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826751v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Germi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Montojo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deluen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458512441381" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533269v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hantz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Garnier-Geoffroy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mazeron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garrigue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merville" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkq368" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hantz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier-Geoffroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Mazeron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garrigue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00324951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Hilleret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nicod" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-5926-7-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061419v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Crance" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Guimet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.2001.1232" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061422v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.10196" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXC29W8D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>