--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -2145,377 +2145,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801648v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient schemes for two-phase flow in heterogeneous porous media and Richards equation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roland Masson</w:t>
+                <w:t xml:space="preserve">DISCONTINUOUS GALERKIN DISCRETIZATION AND HP-REFINEMENT FOR THE RESOLUTION OF THE NEUTRON TRANSPORT EQUATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zamm.201200206⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110844581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740367v3</w:t>
+                <w:t xml:space="preserve">hal-00781329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCONTINUOUS GALERKIN DISCRETIZATION AND HP-REFINEMENT FOR THE RESOLUTION OF THE NEUTRON TRANSPORT EQUATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A formally second order cell centered scheme for convection-diffusion equations on unstructured non-conforming grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libuse Piar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Babik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Le Tellier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/110844581⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (7), pp.873:890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.3688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781329v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556911v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formally second order cell centered scheme for convection-diffusion equations on unstructured non-conforming grids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
+                <w:t xml:space="preserve">Gradient schemes for two-phase flow in heterogeneous porous media and Richards equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 94, Issue 7-8, p. 560-585, July 2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201200206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.3688⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00556911v2</w:t>
+                <w:t xml:space="preserve">hal-00740367v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient schemes: a generic framework for the discretisation of linear, nonlinear and nonlocal elliptic and parabolic equations</w:t>
               </w:r>
@@ -3754,222 +3754,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of the biharmonic problem using piecewise linear finite elements</w:t>
+                <w:t xml:space="preserve">Discretisation of heterogeneous and anisotropic diffusion problems on general non-conforming meshes. SUSHI: a scheme using stabilisation and hybrid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 348 (23-24), pp.1283-1286. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (4), pp.1009-1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drn084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693004v1</w:t>
+                <w:t xml:space="preserve">hal-00203269v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discretisation of heterogeneous and anisotropic diffusion problems on general non-conforming meshes. SUSHI: a scheme using stabilisation and hybrid interfaces</w:t>
+                <w:t xml:space="preserve">Approximation of the biharmonic problem using piecewise linear finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaele Herbin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (4), pp.1009-1043. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348 (23-24), pp.1283-1286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imanum/drn084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203269v5</w:t>
+                <w:t xml:space="preserve">hal-00693004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of the MAC scheme for the compressible Stokes equations</w:t>
               </w:r>
@@ -4689,226 +4689,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convergent Finite Element-Finite Volume scheme for the compressible Stokes problem Part I -- the isothermal case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell centred discretisation of non linear elliptic problems on general multidimensional polyhedral grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (3), pp.173--193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/JNUM.2009.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198724v2</w:t>
+                <w:t xml:space="preserve">hal-00351867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell centred discretisation of non linear elliptic problems on general multidimensional polyhedral grids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A convergent Finite Element-Finite Volume scheme for the compressible Stokes problem Part I -- the isothermal case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78 (267), pp.1333-1352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/JNUM.2009.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00351867v1</w:t>
+                <w:t xml:space="preserve">hal-00198724v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collocated finite volume scheme to solve free convection for general non-conforming grids</w:t>
               </w:r>
@@ -5841,286 +5841,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A staggered finite volume scheme on general meshes for the generalized Stokes problem in two space dimensions AstaggeredschemefortheStokesequations</w:t>
+                <w:t xml:space="preserve">Axisymmetric finite volumes for the numerical simulation of bulk CO 2 transport and assimilation in a leaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Eymard</w:t>
+                <w:t xml:space="preserve">Emily Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 2 (1), pp.1-31</w:t>
+              <w:t xml:space="preserve">, 2005, 4 (2), pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112399v1</w:t>
+                <w:t xml:space="preserve">hal-01112397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A staggered finite volume scheme on general meshes for the Navier-Stokes equations in two space dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A staggered finite volume scheme on general meshes for the generalized Stokes problem in two space dimensions AstaggeredschemefortheStokesequations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 2 (1), pp.1-18</w:t>
+              <w:t xml:space="preserve">, 2005, 2 (1), pp.1-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112401v1</w:t>
+                <w:t xml:space="preserve">hal-01112399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric finite volumes for the numerical simulation of bulk CO 2 transport and assimilation in a leaf</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emily Gallouët</w:t>
+                <w:t xml:space="preserve">A staggered finite volume scheme on general meshes for the Navier-Stokes equations in two space dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 4 (2), pp.1-17</w:t>
+              <w:t xml:space="preserve">, 2005, 2 (1), pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112397v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of linear finite elements for diffusion equations with measure data</w:t>
               </w:r>
@@ -6802,138 +6802,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results with a Locally Refined MAC-Like Scheme - Benchmark Session</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Mach number limit of a pressure correction MAC scheme for compressible barotropic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Latché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Volumes for Complex Applications 8</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Volumes for Complexe Applicxations 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57397-7_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546509v1</w:t>
+                <w:t xml:space="preserve">hal-01482309v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An error estimate for the approximation of linear parabolic equations by the Gradient Discretization Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6988,382 +6997,373 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA 2017 - International Conference on Finite Volumes for Complex Applications VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Mach number limit of a pressure correction MAC scheme for compressible barotropic flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results with a Locally Refined MAC-Like Scheme - Benchmark Session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Volumes for Complexe Applicxations 8</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Volumes for Complex Applications 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.2182 - 139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-57397-7_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01482309v2</w:t>
+                <w:t xml:space="preserve">hal-01546509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of the mac scheme for variable density flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaele Herbin</w:t>
+                <w:t xml:space="preserve">TWO MODELS FOR THE COMPUTATION OF LAMINAR FLAMES IN DUST CLOUDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios C Grapsas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Volume for Complex Applications 8</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-57397-7_19⟩</w:t>
+              <w:t xml:space="preserve">Finite volume for Complex Applications 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.285-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483467v1</w:t>
+                <w:t xml:space="preserve">hal-01483466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWO MODELS FOR THE COMPUTATION OF LAMINAR FLAMES IN DUST CLOUDS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
+                <w:t xml:space="preserve">Convergence of the mac scheme for variable density flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite volume for Complex Applications 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.285-293, </w:t>
+              <w:t xml:space="preserve">Finite Volume for Complex Applications 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.265-273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57397-7_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483466v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit staggered schemes for the compressible euler equations</w:t>
               </w:r>
@@ -7577,520 +7577,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing with Burgers's equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+                <w:t xml:space="preserve">Multiphase Flow in Porous Media Using the VAG Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Trung Tan Nguyen</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Volumes for Complex Applications VI - Problems &amp; Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.523-531, </w:t>
+              <w:t xml:space="preserve">Finite Volumes for Complex Applications VI Problems &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.409-417, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576248v1</w:t>
+                <w:t xml:space="preserve">hal-01238557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staggered discretizations, pressure correction schemes and all speed barotropic flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Gastaldo</w:t>
+                <w:t xml:space="preserve">Playing with Burgers's equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FVC6, International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.839-855, </w:t>
+              <w:t xml:space="preserve">Finite Volumes for Complex Applications VI - Problems &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.523-531, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576246v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discretization of the viscous dissipation term with the MAC scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Babik</w:t>
+                <w:t xml:space="preserve">Staggered discretizations, pressure correction schemes and all speed barotropic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gastaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Kheriji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lapuerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FVCA 6, Internal Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_60⟩</w:t>
+              <w:t xml:space="preserve">FVC6, International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.839-855, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576268v1</w:t>
+                <w:t xml:space="preserve">hal-00576246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase Flow in Porous Media Using the VAG Scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy Guichard</w:t>
+                <w:t xml:space="preserve">Discretization of the viscous dissipation term with the MAC scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Babik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Masson</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Kheriji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Volumes for Complex Applications VI Problems &amp; Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FVCA 6, Internal Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.571-579, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_43⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01238557v1</w:t>
+                <w:t xml:space="preserve">hal-00576268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark on Discretization Schemes for Anisotropic Diffusion Problems on General Grids</w:t>
               </w:r>
@@ -9306,51 +9306,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent explicit staggered schemes for compressible flows Part I: the barotropic Euler equations.</w:t>
+                <w:t xml:space="preserve">Consistent explicit staggered schemes for compressible flows Part II: the Euler equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
@@ -9370,75 +9370,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821069v1</w:t>
+                <w:t xml:space="preserve">hal-00821070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent explicit staggered schemes for compressible flows Part II: the Euler equation</w:t>
+                <w:t xml:space="preserve">Consistent explicit staggered schemes for compressible flows Part I: the barotropic Euler equations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
@@ -9458,51 +9458,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821070v1</w:t>
+                <w:t xml:space="preserve">hal-00821069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On colocated clustered finite volume schemes for incompressible flow problems</w:t>
               </w:r>
@@ -10210,51 +10210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922859v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5276" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727713v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maltese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-023-00810-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03312831v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Batteux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poullet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3803" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861734v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Zaza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/IMANUM/DRZ024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055794v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Latch&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-019-00194-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342840v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3260" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189014v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Latch&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mallem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-016-9338-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tan Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01810434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novotny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drv028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477086v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-014-0186-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grapsas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kheriji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150517v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Handlovicova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Mikula" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10492-015-0088-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805510v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Kheriji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-014-0108-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801648v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9392-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740367v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200206" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110844581" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556911v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libuse Piar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3688" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F12D1BBB8412CB93F3A9AB11ADB6EF3074AC7ABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751551v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.09.022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542667v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-011-0045-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475419v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Linke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9299-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gastaldo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rhoudaf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203269v5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drn084" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090779863" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Droniou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359140v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-09-02310-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ag&#233;las" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198724v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNUM.2009.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280822v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530814v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2009031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bradji" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drm030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004841v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040613081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136127v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-007-0138-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.03.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136237v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Henry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2007047" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004840v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112401v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112397v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Gallou&#235;t" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003437v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003328v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cautr&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003440v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142902405205" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163454v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Nasseri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Therme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10692-8_2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546509v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442921v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482309v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saleh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57397-7_18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483467v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57397-7_19" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483466v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios C Grapsas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_31" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05138997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238550v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Samier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143221" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_55" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576246v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lapuerta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_86" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576268v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_60" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_43" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/440D2416C3527938FDCCBED932DDF91E6D75EA4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382358v8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79042-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283567v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553699v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Latch&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Therme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62543-6_3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69363-3_1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerbi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100732v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-8659(00)07005-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716211v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Sonnad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462822v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821069v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821070v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136125v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805514v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00092967v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01196782v10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00637007v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00637008v4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922859v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5276" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727713v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maltese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-023-00810-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03312831v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Batteux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poullet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3803" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861734v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Zaza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/IMANUM/DRZ024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055794v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Latch&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-019-00194-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342840v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3260" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189014v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Latch&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mallem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-016-9338-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tan Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01810434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novotny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drv028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477086v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-014-0186-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grapsas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kheriji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150517v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Handlovicova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Mikula" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10492-015-0088-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805510v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Kheriji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-014-0108-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801648v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9392-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110844581" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556911v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libuse Piar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3688" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F12D1BBB8412CB93F3A9AB11ADB6EF3074AC7ABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740367v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751551v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.09.022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542667v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-011-0045-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475419v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Linke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9299-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gastaldo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rhoudaf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203269v5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drn084" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090779863" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Droniou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359140v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-09-02310-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ag&#233;las" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNUM.2009.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198724v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280822v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530814v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2009031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bradji" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drm030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004841v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040613081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136127v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-007-0138-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.03.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136237v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Henry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2007047" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004840v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Gallou&#235;t" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112399v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112401v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003437v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003328v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cautr&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003440v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142902405205" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163454v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Nasseri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Therme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10692-8_2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482309v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saleh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57397-7_18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546509v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios C Grapsas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_31" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483467v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57397-7_19" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05138997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238550v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Samier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143221" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238557v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_43" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/440D2416C3527938FDCCBED932DDF91E6D75EA4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_55" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lapuerta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_86" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_60" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382358v8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79042-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283567v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553699v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Latch&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Therme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62543-6_3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69363-3_1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerbi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100732v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-8659(00)07005-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716211v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Sonnad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462822v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821069v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136125v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805514v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00092967v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01196782v10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00637007v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00637008v4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>