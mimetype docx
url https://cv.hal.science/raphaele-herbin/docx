--- v1 (2026-04-02)
+++ v2 (2026-04-22)
@@ -3036,252 +3036,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume schemes for the biharmonic problem on general meshes</w:t>
+                <w:t xml:space="preserve">Vertex centred Discretization of Two-Phase Darcy flows on General Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Linke</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.59-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201235004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475419v2</w:t>
+                <w:t xml:space="preserve">hal-00706246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex centred Discretization of Two-Phase Darcy flows on General Meshes</w:t>
+                <w:t xml:space="preserve">Finite volume schemes for the biharmonic problem on general meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cindy Guichard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Masson</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Linke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (280), pp.2019-2048</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706246v1</w:t>
+                <w:t xml:space="preserve">hal-00475419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex-centred discretization of multiphase compositional Darcy flows on general meshes</w:t>
               </w:r>
@@ -3949,239 +3949,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of the MAC scheme for the compressible Stokes equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+                <w:t xml:space="preserve">An unconitionally stable finite-element/finite-volume pressure correction scheme for the drift-flux model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gastaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (2), pp.251-287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542676v1</w:t>
+                <w:t xml:space="preserve">hal-00264659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unconitionally stable finite-element/finite-volume pressure correction scheme for the drift-flux model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Gastaldo</w:t>
+                <w:t xml:space="preserve">Convergence of the MAC scheme for the compressible Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (6), pp.2218-2246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090779863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264659v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unconditionnally stable pressure correction scheme for compressible barotropic Navier-Stokes equations</w:t>
               </w:r>
@@ -5923,204 +5923,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A staggered finite volume scheme on general meshes for the generalized Stokes problem in two space dimensions AstaggeredschemefortheStokesequations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A staggered finite volume scheme on general meshes for the Navier-Stokes equations in two space dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 2 (1), pp.1-31</w:t>
+              <w:t xml:space="preserve">, 2005, 2 (1), pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112399v1</w:t>
+                <w:t xml:space="preserve">hal-01112401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A staggered finite volume scheme on general meshes for the Navier-Stokes equations in two space dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A staggered finite volume scheme on general meshes for the generalized Stokes problem in two space dimensions AstaggeredschemefortheStokesequations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 2 (1), pp.1-18</w:t>
+              <w:t xml:space="preserve">, 2005, 2 (1), pp.1-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112401v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of linear finite elements for diffusion equations with measure data</w:t>
               </w:r>
@@ -10210,51 +10210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922859v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5276" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727713v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maltese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-023-00810-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03312831v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Batteux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poullet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3803" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861734v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Zaza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/IMANUM/DRZ024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055794v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Latch&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-019-00194-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342840v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3260" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189014v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Latch&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mallem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-016-9338-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tan Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01810434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novotny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drv028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477086v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-014-0186-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grapsas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kheriji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150517v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Handlovicova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Mikula" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10492-015-0088-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805510v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Kheriji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-014-0108-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801648v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9392-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110844581" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556911v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libuse Piar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3688" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F12D1BBB8412CB93F3A9AB11ADB6EF3074AC7ABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740367v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751551v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.09.022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542667v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-011-0045-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475419v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Linke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9299-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gastaldo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rhoudaf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203269v5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drn084" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090779863" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Droniou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359140v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-09-02310-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ag&#233;las" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNUM.2009.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198724v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280822v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530814v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2009031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bradji" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drm030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004841v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040613081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136127v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-007-0138-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.03.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136237v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Henry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2007047" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004840v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Gallou&#235;t" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112399v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112401v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003437v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003328v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cautr&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003440v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142902405205" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163454v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Nasseri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Therme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10692-8_2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482309v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saleh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57397-7_18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546509v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios C Grapsas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_31" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483467v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57397-7_19" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05138997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238550v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Samier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143221" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238557v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_43" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/440D2416C3527938FDCCBED932DDF91E6D75EA4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_55" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lapuerta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_86" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_60" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382358v8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79042-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283567v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553699v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Latch&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Therme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62543-6_3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69363-3_1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerbi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100732v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-8659(00)07005-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716211v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Sonnad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462822v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821069v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136125v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805514v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00092967v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01196782v10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00637007v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00637008v4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922859v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5276" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727713v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maltese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-023-00810-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03312831v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Batteux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poullet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3803" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861734v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Zaza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/IMANUM/DRZ024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055794v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Latch&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-019-00194-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342840v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3260" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189014v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Latch&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mallem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-016-9338-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tan Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01810434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novotny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drv028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477086v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-014-0186-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grapsas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kheriji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150517v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Handlovicova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Mikula" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10492-015-0088-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805510v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Kheriji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-014-0108-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801648v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9392-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110844581" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556911v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libuse Piar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3688" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F12D1BBB8412CB93F3A9AB11ADB6EF3074AC7ABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740367v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751551v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.09.022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542667v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-011-0045-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475419v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Linke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9299-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gastaldo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rhoudaf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203269v5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drn084" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542676v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090779863" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Droniou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359140v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-09-02310-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ag&#233;las" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNUM.2009.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198724v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280822v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530814v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2009031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bradji" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drm030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004841v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040613081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136127v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-007-0138-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.03.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136237v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Henry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2007047" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004840v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Gallou&#235;t" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112401v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112399v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003437v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003328v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cautr&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003440v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142902405205" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163454v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Nasseri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Therme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10692-8_2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482309v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saleh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57397-7_18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546509v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios C Grapsas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_31" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483467v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57397-7_19" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05138997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238550v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Samier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143221" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238557v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_43" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/440D2416C3527938FDCCBED932DDF91E6D75EA4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_55" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lapuerta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_86" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_60" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382358v8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79042-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283567v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553699v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Latch&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Therme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62543-6_3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69363-3_1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerbi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100732v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-8659(00)07005-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716211v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Sonnad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462822v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821069v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136125v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805514v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00092967v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01196782v10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00637007v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00637008v4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>