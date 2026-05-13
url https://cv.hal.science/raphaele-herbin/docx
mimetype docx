--- v2 (2026-04-22)
+++ v3 (2026-05-13)
@@ -772,304 +772,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of the MAC scheme for the compressible stationary Navier-Stokes equations</w:t>
+                <w:t xml:space="preserve">Convergence of the MAC scheme for the incompressible Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Maltese</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Latché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/mcom/3260⟩</w:t>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.249-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10208-016-9338-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342840v2</w:t>
+                <w:t xml:space="preserve">hal-01189014v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of the MAC scheme for the incompressible Navier-Stokes equations</w:t>
+                <w:t xml:space="preserve">Convergence of the MAC scheme for the compressible stationary Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Mallem</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maltese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (1), pp.249-289. </w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.1127-1163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10208-016-9338-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189014v4</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342840v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent segregated staggered schemes with explicit steps for the isentropic and full Euler equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C Latché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1218,261 +1218,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimates for a numerical approximation to the compressible barotropic Navier-Stokes equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a fractional-step scheme for the P1 radiative diffusion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antonin Novotny</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/drv028⟩</w:t>
+              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (1), pp.135-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40314-014-0186-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108579v1</w:t>
+                <w:t xml:space="preserve">hal-00477086v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a fractional-step scheme for the P1 radiative diffusion model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Error estimates for a numerical approximation to the compressible barotropic Navier-Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maltese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Novotny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (1), pp.135-151. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.543-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40314-014-0186-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drv028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477086v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unconditionally stable staggered pressure correction scheme for the compressible Navier-Stokes equations</w:t>
               </w:r>
@@ -1497,51 +1497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Kheriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.51-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1794,248 +1794,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some implicit and semi-implicit staggered schemes for the shallow water and Euler equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An extension of the MAC scheme to locally refined meshes : convergence analysis for the full tensor time-dependent Navier-Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (6), pp.1807-1857. </w:t>
+              <w:t xml:space="preserve">Calcolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (1), pp.69-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2014021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10092-014-0108-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805510v2</w:t>
+                <w:t xml:space="preserve">hal-00751556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of the MAC scheme to locally refined meshes : convergence analysis for the full tensor time-dependent Navier-Stokes equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On some implicit and semi-implicit staggered schemes for the shallow water and Euler equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chénier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raphaele Herbin</w:t>
+                <w:t xml:space="preserve">Walid Kheriji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calcolo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (1), pp.69-107. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (6), pp.1807-1857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10092-014-0108-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2014021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751556v1</w:t>
+                <w:t xml:space="preserve">hal-00805510v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TP or not TP, that is the question</w:t>
               </w:r>
@@ -2145,260 +2145,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801648v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCONTINUOUS GALERKIN DISCRETIZATION AND HP-REFINEMENT FOR THE RESOLUTION OF THE NEUTRON TRANSPORT EQUATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A formally second order cell centered scheme for convection-diffusion equations on unstructured non-conforming grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libuse Piar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Babik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Le Tellier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 35 (2), </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (7), pp.873:890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110844581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.3688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781329v1</w:t>
+                <w:t xml:space="preserve">hal-00556911v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formally second order cell centered scheme for convection-diffusion equations on unstructured non-conforming grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Libuse Piar</w:t>
+                <w:t xml:space="preserve">DISCONTINUOUS GALERKIN DISCRETIZATION AND HP-REFINEMENT FOR THE RESOLUTION OF THE NEUTRON TRANSPORT EQUATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Babik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
+                <w:t xml:space="preserve">Damien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.3688⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110844581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00556911v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient schemes for two-phase flow in heterogeneous porous media and Richards equation</w:t>
               </w:r>
@@ -2609,51 +2609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure correction staggered schemes for barotropic one-phase and two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Kheriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2932,248 +2932,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W1,q stability of the Fortin operator for the MAC scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+                <w:t xml:space="preserve">Vertex centred Discretization of Two-Phase Darcy flows on General Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calcolo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 49 (1), pp.63-71. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.59-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10092-011-0045-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201235004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673682v1</w:t>
+                <w:t xml:space="preserve">hal-00706246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex centred Discretization of Two-Phase Darcy flows on General Meshes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy Guichard</w:t>
+                <w:t xml:space="preserve">W1,q stability of the Fortin operator for the MAC scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Masson</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35, pp.59-78. </w:t>
+              <w:t xml:space="preserve">Calcolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (1), pp.63-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201235004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10092-011-0045-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706246v1</w:t>
+                <w:t xml:space="preserve">hal-00673682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite volume schemes for the biharmonic problem on general meshes</w:t>
               </w:r>
@@ -3378,226 +3378,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discretization of phase mass balance in fractional step algorithms for the drift-flux model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STAGGERED SCHEMES FOR ALL SPEED FLOWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Kheriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Congrès National de Mathématiques Appliquées et Industrielles, 35, pp.122-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201235008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308838v1</w:t>
+                <w:t xml:space="preserve">hal-00636173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAGGERED SCHEMES FOR ALL SPEED FLOWS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A discretization of phase mass balance in fractional step algorithms for the drift-flux model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gastaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Kheriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (1), pp.116-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636173v1</w:t>
+                <w:t xml:space="preserve">hal-00308838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the Entropy Solutions of the Hydrodynamic Model of Traffic Flow&amp;quot; revisited</w:t>
               </w:r>
@@ -3754,252 +3754,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discretisation of heterogeneous and anisotropic diffusion problems on general non-conforming meshes. SUSHI: a scheme using stabilisation and hybrid interfaces</w:t>
+                <w:t xml:space="preserve">Approximation of the biharmonic problem using piecewise linear finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaele Herbin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (4), pp.1009-1043. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348 (23-24), pp.1283-1286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imanum/drn084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203269v5</w:t>
+                <w:t xml:space="preserve">hal-00693004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of the biharmonic problem using piecewise linear finite elements</w:t>
+                <w:t xml:space="preserve">Discretisation of heterogeneous and anisotropic diffusion problems on general non-conforming meshes. SUSHI: a scheme using stabilisation and hybrid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 348 (23-24), pp.1283-1286. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (4), pp.1009-1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drn084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693004v1</w:t>
+                <w:t xml:space="preserve">hal-00203269v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unconitionally stable finite-element/finite-volume pressure correction scheme for the drift-flux model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gastaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4180,51 +4180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unconditionnally stable pressure correction scheme for compressible barotropic Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gastaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4594,122 +4594,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nine point finite volume scheme for the simulation of diffusion in heterogeneous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Agélas</w:t>
+                <w:t xml:space="preserve">A collocated finite volume scheme to solve free convection for general non-conforming grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 228 (6), pp.2296-2311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350139v1</w:t>
+                <w:t xml:space="preserve">hal-00280822v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell centred discretisation of non linear elliptic problems on general multidimensional polyhedral grids</w:t>
               </w:r>
@@ -4888,131 +4897,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198724v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collocated finite volume scheme to solve free convection for general non-conforming grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
+                <w:t xml:space="preserve">A nine point finite volume scheme for the simulation of diffusion in heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Agélas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 347 (11-12), pp.673-676</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00280822v2</w:t>
+                <w:t xml:space="preserve">hal-00350139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence analysis of a locally stabilized collocated finite volume scheme for incompressible flows</w:t>
               </w:r>
@@ -5421,248 +5421,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new colocated finite volume scheme for the incompressible Navier-Stokes equations on general non matching grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fast precipitation and dissolution reaction for a reaction diffusion system arising in a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.03.025⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (6), pp.975-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an:2007047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505888v1</w:t>
+                <w:t xml:space="preserve">hal-00136237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast precipitation and dissolution reaction for a reaction diffusion system arising in a porous medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new colocated finite volume scheme for the incompressible Navier-Stokes equations on general non matching grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 41 (6), pp.975-1000. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an:2007047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136237v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cell-centred finite volume approximation for second order partial derivative operators with full matrix on unstructured meshes in any space dimension</w:t>
               </w:r>
@@ -7033,51 +7033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results with a Locally Refined MAC-Like Scheme - Benchmark Session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7271,51 +7271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volume for Complex Applications 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.265-273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7829,77 +7829,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staggered discretizations, pressure correction schemes and all speed barotropic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gastaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Kheriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lapuerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7959,77 +7959,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discretization of the viscous dissipation term with the MAC scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Babik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Kheriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8158,51 +8158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of numerical methods for the reactive transport of chemical species in a porous media : a nonlinear conjugate gradient method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9634,51 +9634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent semi-implicit staggered schemes for compressible flows Part II: Euler equations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Kheriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10210,51 +10210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922859v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5276" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727713v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maltese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-023-00810-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03312831v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Batteux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poullet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3803" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861734v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Zaza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/IMANUM/DRZ024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055794v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Latch&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-019-00194-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342840v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3260" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189014v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Latch&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mallem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-016-9338-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tan Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01810434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novotny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drv028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477086v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-014-0186-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grapsas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kheriji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150517v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Handlovicova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Mikula" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10492-015-0088-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805510v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Kheriji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-014-0108-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801648v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9392-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110844581" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556911v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libuse Piar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3688" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F12D1BBB8412CB93F3A9AB11ADB6EF3074AC7ABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740367v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751551v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.09.022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542667v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-011-0045-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475419v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Linke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9299-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gastaldo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rhoudaf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203269v5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drn084" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542676v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090779863" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Droniou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359140v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-09-02310-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ag&#233;las" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNUM.2009.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198724v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280822v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530814v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2009031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bradji" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drm030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004841v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040613081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136127v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-007-0138-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.03.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136237v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Henry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2007047" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004840v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Gallou&#235;t" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112401v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112399v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003437v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003328v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cautr&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003440v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142902405205" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163454v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Nasseri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Therme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10692-8_2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482309v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saleh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57397-7_18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546509v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios C Grapsas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_31" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483467v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57397-7_19" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05138997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238550v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Samier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143221" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238557v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_43" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/440D2416C3527938FDCCBED932DDF91E6D75EA4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_55" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lapuerta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_86" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_60" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382358v8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79042-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283567v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553699v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Latch&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Therme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62543-6_3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69363-3_1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerbi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100732v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-8659(00)07005-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716211v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Sonnad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462822v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821069v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136125v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805514v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00092967v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01196782v10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00637007v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00637008v4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922859v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5276" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727713v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maltese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-023-00810-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03312831v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Batteux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poullet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3803" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861734v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Zaza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/IMANUM/DRZ024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055794v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Latch&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-019-00194-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189014v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Latch&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mallem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-016-9338-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342840v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3260" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tan Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01810434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novotny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477086v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-014-0186-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drv028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grapsas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kheriji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150517v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Handlovicova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Mikula" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10492-015-0088-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-014-0108-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805510v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Kheriji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801648v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9392-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556911v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libuse Piar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3688" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F12D1BBB8412CB93F3A9AB11ADB6EF3074AC7ABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110844581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740367v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751551v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.09.022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542667v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-011-0045-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475419v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Linke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9299-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308838v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gastaldo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rhoudaf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203269v5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drn084" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542676v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090779863" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Droniou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359140v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-09-02310-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280822v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNUM.2009.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198724v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350139v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ag&#233;las" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530814v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2009031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bradji" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drm030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004841v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040613081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136127v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-007-0138-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136237v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Henry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2007047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.03.025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004840v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Gallou&#235;t" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112401v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112399v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003437v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003328v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cautr&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003440v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142902405205" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163454v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Nasseri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Therme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10692-8_2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482309v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saleh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57397-7_18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546509v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios C Grapsas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_31" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483467v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57397-7_19" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05138997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238550v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Samier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143221" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238557v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_43" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/440D2416C3527938FDCCBED932DDF91E6D75EA4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_55" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lapuerta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_86" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_60" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382358v8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79042-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283567v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553699v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Latch&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Therme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62543-6_3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69363-3_1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerbi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100732v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-8659(00)07005-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716211v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Sonnad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462822v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821069v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136125v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805514v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00092967v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01196782v10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00637007v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00637008v4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>