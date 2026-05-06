--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -184,1614 +184,1614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le conseil aux agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue agridées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditionnalité des aides de la politique agricole commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Rural [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, V° Marché commun agricole, Fasc. 1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le contrat de vente de denrées agricoles : une figure contractuelle innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n°4 (dossier 20)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Conditionnalité des aides de la politique agricole commune</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aides de la politique agricole commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Rural [Encyclopédie juridique Juris-classeur]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, V° Marché commun agricole, Fasc. 1-4</w:t>
+              <w:t xml:space="preserve">, 2025, V° Marché commun agricole, Fasc. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 263</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique &amp;quot;Baux ruraux&amp;quot;, année 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°1, pp.58-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, V° Marché commun agricole, Fasc. 1-3</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objectifs nuls : on a marché sur la bio ! (à propos de CE, 17 avril 2025, Association La Maison de la Bio et autres, n°482402)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agridroit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique &amp;quot;Baux ruraux&amp;quot;, année 2024</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux exploitants agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°5 (dossier 26)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique &amp;quot;Baux ruraux&amp;quot;, année 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°1, pp.58-64</w:t>
+              <w:t xml:space="preserve">, 2024, n°1, pp.60-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Objectifs nuls : on a marché sur la bio ! (à propos de CE, 17 avril 2025, Association La Maison de la Bio et autres, n°482402)</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture de précision : quelle(s) liberté(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°3 (dossier 19)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels circuits de proximité pour une commercialisation au &amp;quot;juste prix&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°6/7 (dossier 29)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre recommandée non retirée, bail rural non résilié (Cass. civ. 3, 14-12-2023, n° 22-16.751, FS-B, Rejet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°1, pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et bientôt...le rémunérascore !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agridroit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 14</w:t>
+              <w:t xml:space="preserve">, 2023, n°9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les nouveaux exploitants agricoles</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clauses climatiques dans les contrats de commercialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°5 (dossier 26)</w:t>
+              <w:t xml:space="preserve">, 2023, n°11 (dossier 37)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quels circuits de proximité pour une commercialisation au &amp;quot;juste prix&amp;quot; ?</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données agricoles et nouveau modèle de mise en oeuvre de la PAC : quelle transition numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n°6/7 (dossier 29)</w:t>
+              <w:t xml:space="preserve">, 2023, n°3 (dossier 18)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°1, pp.60-64</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure de la performance environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agridroit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'agriculture de précision : quelle(s) liberté(s) ?</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi et évaluation de la politique agroécologique de la PAC par l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 663, pp.620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03887874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un vent libéral souffle sur le bail rural administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agridroit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit des baux ruraux (premier semestre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EGAlim, Acte 2. À propos de la proposition de loi visant à protéger la rémunération des agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agridroit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit des baux ruraux (année 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat pour la maîtrise des données agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n°3 (dossier 19)</w:t>
+              <w:t xml:space="preserve">, 2020, n° 479 (colloque 3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°1, pp.25-26</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champagne : une filière, des contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 471 (dossier 5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°9</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur l'agrément de l'héritier d'un associé d'EARL en cas d'associé subsistant unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 05, pp.316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...689 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02451737v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03474745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compensation collective ou le Janus de la protection des espaces agricoles</w:t>
               </w:r>
@@ -2437,812 +2437,812 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La loi est-elle au service du foncier nourricier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Techniques du Club des Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Un Plus Bio, May 2025, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Données agricoles et données de santé : un mariage à arranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Petelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Serio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 30 ans du CECOJI – Colloque anniversaire : Santé et végétal, l’homme dans son environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Lageot; Nicolas Binctin; Lisa Pinamonti; Mélissa Parra-Ruiz, Oct 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Petelin</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, Céline Lageot; Nicolas Binctin; Lisa Pinamonti; Mélissa Parra-Ruiz, Oct 2025, Poitiers, France</w:t>
+                <w:t xml:space="preserve">hal-05536472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAC 2023/2027 : quelles opportunités pour le pâturage des intercultures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactions entre céréaliers et éleveurs dans le cadre du pâturage des couverts végétaux : s’approprier le cadre juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Jousseins, Benoit Grimonprez, Sébastien Minette, Dec 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Un Plus Bio, May 2025, Angoulême, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection juridique des acteurs de marché : la relation bailleur/preneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vigne, source d'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Victor Maublanc, Mar 2023, Segonzac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Carole Jousseins, Benoit Grimonprez, Sébastien Minette, Dec 2024, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cheval et le droit rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cheval et droit : quelles(s) spécificités(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences économique - Université de Limoges; Institut du droit équin [Limoges], Jan 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Victor Maublanc, Mar 2023, Segonzac, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir sur les filières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La relocalisation des systèmes alimentaires : un défi pour le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études et de coopération juridique interdisciplinaire - Université de Poitiers (CECOJI-UP) - EA 7353; Institut de droit rural - Faculté de droit et des sciences sociales de l'université de Poitiers; Association française de droit rural, section Centre-Ouest, Mar 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et des sciences économique - Université de Limoges; Institut du droit équin [Limoges], Jan 2022, Limoges, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition agroécologique : (ré)concilier agriculture et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Nouvelle-Aquitaine; Faculté de droit et des sciences sociales de l'université de Poitiers; Ordre des avocats de Poitiers; Tribunal administratif de Poitiers, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Région Nouvelle-Aquitaine; Faculté de droit et des sciences sociales de l'université de Poitiers; Ordre des avocats de Poitiers; Tribunal administratif de Poitiers, Oct 2021, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contractualisations alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises juridiques de l'alimentation et des filières agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études et de coopération juridique interdisciplinaire - Université de Poitiers (CECOJI-UP) - EA 7353; Institut de droit rural - Faculté de droit et des sciences sociales de l'université de Poitiers; Association française de droit rural, section Centre-Ouest, Mar 2020, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission des contrats de l’exploitation viticole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transmission des exploitations viti-vinicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEPage - Stratégies de transmission des Exploitations et Pratiques professionnelles en viticulture (programme de recherche interdisciplinaire pluriannuel 2016-2020), Nov 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les semences : bien commun ou produit de marché ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les semences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Robbe; Association française de droit rural, section Rhônes-Alpes, Jun 2019, Saint-Paul-lès-Romans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SEPage - Stratégies de transmission des Exploitations et Pratiques professionnelles en viticulture (programme de recherche interdisciplinaire pluriannuel 2016-2020), Nov 2019, Tours, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre public en droit rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ordre public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de l'université de Poitiers, Jul 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474801v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03474936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sort et essor de l’arbre champêtre en droit rural</w:t>
               </w:r>
@@ -3835,173 +3835,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ESS et agriculture : regain d'influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Krajeski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit rural au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Toulouse, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La protection du foncier alimentaire de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Victor Maublanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Souveraineté alimentaire européenne : le champ du foncier agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535289v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05535301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compensation écologique est-elle une forme de pardon ?</w:t>
               </w:r>
@@ -5165,51 +5165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535159v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535230v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535246v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482647v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474730v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Petelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Serio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Des contrats dans les fili&#232;res agricoles, for&#234;t-bois et halieutiques : dialogue entre le droit, l'&#233;conomie et la sociologie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/la-relocalisation-des-systemes-alimentaires-un-defi-pour-le-droit--9782381940090?lang=fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536550v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/putc/24356" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zyi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535826v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rochdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535159v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535246v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474730v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Petelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Serio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Des contrats dans les fili&#232;res agricoles, for&#234;t-bois et halieutiques : dialogue entre le droit, l'&#233;conomie et la sociologie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/la-relocalisation-des-systemes-alimentaires-un-defi-pour-le-droit--9782381940090?lang=fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536550v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/putc/24356" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zyi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535826v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rochdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>