--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -253,1338 +253,1338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le contrat de vente de denrées agricoles : une figure contractuelle innovante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°4 (dossier 20)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conditionnalité des aides de la politique agricole commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Rural [Encyclopédie juridique Juris-classeur]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, V° Marché commun agricole, Fasc. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le contrat de vente de denrées agricoles : une figure contractuelle innovante</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aides de la politique agricole commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Rural [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, V° Marché commun agricole, Fasc. 1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique &amp;quot;Baux ruraux&amp;quot;, année 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°1, pp.58-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objectifs nuls : on a marché sur la bio ! (à propos de CE, 17 avril 2025, Association La Maison de la Bio et autres, n°482402)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agridroit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux exploitants agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°4 (dossier 20)</w:t>
+              <w:t xml:space="preserve">, 2025, n°5 (dossier 26)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, V° Marché commun agricole, Fasc. 1-3</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels circuits de proximité pour une commercialisation au &amp;quot;juste prix&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°6/7 (dossier 29)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique &amp;quot;Baux ruraux&amp;quot;, année 2024</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture de précision : quelle(s) liberté(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°3 (dossier 19)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique &amp;quot;Baux ruraux&amp;quot;, année 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°1, pp.58-64</w:t>
+              <w:t xml:space="preserve">, 2024, n°1, pp.60-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Objectifs nuls : on a marché sur la bio ! (à propos de CE, 17 avril 2025, Association La Maison de la Bio et autres, n°482402)</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre recommandée non retirée, bail rural non résilié (Cass. civ. 3, 14-12-2023, n° 22-16.751, FS-B, Rejet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°1, pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et bientôt...le rémunérascore !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agridroit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 14</w:t>
+              <w:t xml:space="preserve">, 2023, n°9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les nouveaux exploitants agricoles</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clauses climatiques dans les contrats de commercialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°5 (dossier 26)</w:t>
+              <w:t xml:space="preserve">, 2023, n°11 (dossier 37)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°1, pp.60-64</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données agricoles et nouveau modèle de mise en oeuvre de la PAC : quelle transition numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°3 (dossier 18)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°3 (dossier 19)</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure de la performance environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agridroit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°6/7 (dossier 29)</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi et évaluation de la politique agroécologique de la PAC par l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 663, pp.620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°1, pp.25-26</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03887874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit des baux ruraux (année 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Et bientôt...le rémunérascore !</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit des baux ruraux (premier semestre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EGAlim, Acte 2. À propos de la proposition de loi visant à protéger la rémunération des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agridroit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n°9</w:t>
+              <w:t xml:space="preserve">, 2021, n° 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°11 (dossier 37)</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un vent libéral souffle sur le bail rural administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agridroit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482647v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03474863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat pour la maîtrise des données agricoles</w:t>
               </w:r>
@@ -5165,51 +5165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535159v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535246v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474730v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Petelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Serio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Des contrats dans les fili&#232;res agricoles, for&#234;t-bois et halieutiques : dialogue entre le droit, l'&#233;conomie et la sociologie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/la-relocalisation-des-systemes-alimentaires-un-defi-pour-le-droit--9782381940090?lang=fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536550v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/putc/24356" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zyi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535826v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rochdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535159v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535207v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536042v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536206v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535246v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482647v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474730v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Petelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Serio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Des contrats dans les fili&#232;res agricoles, for&#234;t-bois et halieutiques : dialogue entre le droit, l'&#233;conomie et la sociologie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/la-relocalisation-des-systemes-alimentaires-un-defi-pour-le-droit--9782381940090?lang=fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536550v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/putc/24356" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zyi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535826v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rochdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>