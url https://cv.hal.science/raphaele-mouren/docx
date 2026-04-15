--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -1151,879 +1151,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01163509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La description des reliures orientales: conservation, aspects juridiques et prise de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archetype editions, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00905162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Auteur, traducteur, collaborateur, imprimeur... qui écrit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.329, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4373-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Furno</w:t>
+                <w:t xml:space="preserve">halshs-01055299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel du patrimoine en bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris : Cercle de la librairie, pp.416, 2007, Bibliothèques, Martine Poulain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00313772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métier de bibliothécaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peignet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercle de la librairie, pp.454, 2007, Bibliothèques</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Archetype editions, 2013</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola à Aix, sous la direction de Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cité du Livre-bibliothèque Méjanes, pp.32, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métier de bibliothécaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peignet Dominique</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Cercle de la librairie, pp.454, 2007, Bibliothèques</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercle de la librairie, 2003, 2-7654-0866-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01163531v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00556135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilingualism in the Kingdom of Naples (1442-1503). Reassessing uses and literary production from Naples and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bistagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 135 (1), 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrm.11373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mefrm.11373⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03698861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser, décrire, communiquer. Les bibliothèques de la Renaissance aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Réach-Ngô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88 (1), pp.15-220, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02536838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire du livre au XVIe siècle au regard des autres disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013 (9), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01163528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De peu assez, éditions lyonnaises du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Enssib</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sont les SIB - What is LIS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Enssib</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01163529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2033,422 +2033,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The afterlife of Apuleius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bistagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, London, United Kingdom. 140, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'autorité à la référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Diu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Venise, Italie. École nationale des chartes, 2014, (Etudes et rencontres de l'Ecole des chartes, 44), 978-2357230491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.enc.3442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01163527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambassadors of the book : competences and training for heritage librarians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Anvers, Belgium. De Gruyter, 2012, IFLA Publications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00905160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je lègue ma bibliothèque à... dons et legs dans les bibliothèques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la journée Droit et patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France. Atelier Perrousseaux, pp.222, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00556124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quid novi ? Sébastien Gryphe à l'occasion du 450e anniversaire de sa mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Villeurbanne-Lyon, France. Presses de l'Enssib, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00556131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2458,1182 +2458,1182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l'histoire des bibliothèques aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIBLOS - Revista do Instituto de Ciências Humanas e da Informação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (1), pp.14-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14295/biblos.v35i1.12802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14295/biblos.v35i1.12802⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05049833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Longeon, les archives et les livres, entre recherche et valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N° 90 (1), pp.83-99. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhren.090.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhren.090.0083⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05205050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la bibliographie à l’histoire du livre, la réception des travaux d’Henri-Jean Martin en Grande-Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, pp.87-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Réach-Ngô</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Penser, décrire, communiquer. Les bibliothèques de la Renaissance aujourd'hui, 1 (88), pp.15-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhren.088.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhren.088.0015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02537978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la bibliothèque de Warburg à la bibliothèque Warburg : l’institutionnalisation d’une idée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dossier "Dons et legs", 12, p. 50-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01251546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Concevoir et fabriquer un livre, une entreprise collégiale autour de quelques éditions savantes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Enssib</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, De peu assez : journée d'étude sur les éditions lyonnaises du seizième siècle, http://revue.enssib.fr/concevoir-et-fabriquer-un-livre-une-entreprise-collégiale-autour-de-quelques-éditions-savantes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Conceber e fabricar um livro : um empreendimento de equipe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, p. 117-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01179611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Réflexions autour du projet de bibliographie des éditions du XVIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance and Reformation / Renaissance et Réforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34, 3, p. 111-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00578432v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un professeur de grec et ses élèves : Piero Vettori (1499-1585) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettere italiane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 59 (4), p. 473-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouveaux accès aux lettres manuscrites : L'exemple de la correspondance de Nicolas Fabri de Peiresc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52, 6, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00580159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quel graphisme pour les sites web ? Dix ans d'évolution »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 51 (3), p. 44-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00580160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le photocopillage au temps de l’imprimerie artisanale : Piero Vettori, Bernardo Giunti et le traité Du style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d'histoire du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 118-121, p. 409-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00585831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhétorique antique au service de la diplomatie moderne : Piero Vettori et l’ambassade florentine au pape Jules III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 1, p. 121-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00585830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts de la typographie grecque en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d'histoire du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 98-99, pp.21-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00608790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Imec et les bibliothèques publiques : en réponse à un panégyrique, une expérience de biblio-thécaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabbrica del Libro, Bolletino di storia dell'editoria in Italia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 4 (1), p. 22-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00585750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bibliothèque du palais Farnèse avant Fulvio Orsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 107, p. 7-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.1995.4362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00585742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3643,211 +3643,211 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une édition inattendue? Un Denys d'Halicarnasse florentin chez Jean de Tournes, 1581</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christiane Deloince-Louette; Mathieu Ferrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école du livre: langues, enseignement, édition aux temps de l'humanisme, hommage à la professeure Martine Furno</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.343-355, 2025, 978-2-600-06642-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du studiolo au musée: la bibliothèque d’étude à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guadagnin, Erika; Varallo, Franca; Vivarelli, Maurizio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reimmaginare la Grande Galleria: forme del sapere tra età moderna e culture digitali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ledizioni/ Università degli studi di Torino, pp.79-89, 2022, 9791280136688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03702665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface and Acknowledgements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bistagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3866,2277 +3866,2277 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Bistagne; Carole Boidin; Raphaële Mouren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Afterlife of Apuleius, Proceedings of the International Conference (Warburg Institute &amp; Institute of Classical Studies, Londres, 3-4 mars 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of London Press, pp.xi-xiv, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il viaggio di Hannibale per la Toscana de Piero Vettori ou la reconstruction d’un itinéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Raffarin; Giuseppe Marcellino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire en pièces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.505-517, 2020, 978-2-406-09548-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques editiones principes grecques du milieu du XVIe siècle: enjeux stratégiques et religieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Karagiannis-Mazeaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strasbourg, ville de l’imprimerie: L'édition princeps aux XVe et XVIe siècles (textes et images)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, Brepols, 2017, Bibliologia, 978-2-503-57047-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01575408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique d'une bibliothèque au coeur de la République des Lettres : Piero Vettori, ses amis et ses livres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèques et lecteurs dans l'Europe moderne (XVIIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-203, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01391102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Éditer un livre humaniste : réseaux et solidarités, affaires de famille Florentines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grégoire Holtz (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux aspects de la culture de l’imprimé, Questions et perspectives (XVe-XVIIe siècles),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genève, Droz, p. 45-59, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01163554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions historiographiques et méthodologiques sur les éditions savantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Varry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquante ans d’histoire du livre: De L’apparition du livre (1958) à 2008, bilan et perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Enssib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.156-170, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.2721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.2721⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00585710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Auteur, autorité, référence dans le livre humaniste, XVe-XVIe siècles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Diu, Raphaële Mouren, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'autorité à la référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Ecole des chartes, p. 19-35, 2014, Etudes et rencontres de l'Ecole des chartes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Stratégies auctoriales et éditoriales de dédicace : éditions latines et grecques au milieu du seizième siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Jean-Claude Julhe, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pratiques latines de la dédicace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Classiques Garnier, p. 561-578, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine documentaire et la collaboration internationale : le rôle de l’IFLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Sanabria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimonio cultural documental: De la idea a la acción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Madrid, Fundación Ciencias de la Documentación, disponible en ligne, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01180306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La place des humanistes dans les rééditions des auteurs antiques : stratégies éditoriales et titres trompeurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Mounier; Colette Nativel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Copier et contrefaire à la Renaissance : Faux et usage de faux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion, p. 327-346, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01179606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Alciat et les imprimeurs lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Stéphane Rolet, dir.,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">André Alciat (1492-1550) : un humaniste au confluent des savoirs dans l'Europe de la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (2014), Turnhout, Brepols, p. 257-291, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01163532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Réflexions historiographiques et méthodologiques sur les éditions savantes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Furno; Raphaële Mouren (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auteur, collaborateur, traducteur, imprimeur.. qui écrit ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 221-236, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01179609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bibliothécaires du prince électeur de Bavière à Mannheim et l'arrivée de la collection Vettori (1778-1780)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Barbier &amp; Andrea De Pasquale (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un’istituzione dei Lumi, la biblioteca : Teoria, gestione e pratiche biblioteconomiche nell’Europa dei Lumi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parma, Museo Bodoniano, p. 193-208, 2013, (Caratteri, 8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manuscrits dans les bibliothèques numériques : publics, enjeux, écueils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Henryot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'historien face au manuscrit : du parchemin à la bibliothèque numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’université de Louvain, p. 343-355., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Écritures et réseaux : l'exemple de Piero Vettori »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paola Degni (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettere come simboli. Aspetti ideologici e simbolici della scrittura tra passato e presente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Forum, p. 197-210, 2012, Libri e biblioteche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01179618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Paul Manuce, imprimeur ou humaniste ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Bénévent, Annie Charon, Isabelle Diu, Magali Vène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passeurs de textes : imprimeurs et libraires à l’âge de l’humanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des chartes, p. 55-66, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01179613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing Heritage Librarians to Welcome Readers 2 : From the Library School's Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaële Mouren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambassadors of the book : competences and training for heritage librarians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.129-136, 2012, IFLA Publications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00905161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un grand commis bibliophile, le marquis de Méjanes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Barbier (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du symposium international Le livre, la Roumanie, l’Europe, 4e édition, section I : Livres et bibliothèques de la noblesse, du Moyen Âge au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, tome 1, Bucarest, Bibliothèque métropolitaine, p. 189-197, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix de langue et stratégies éditoriales au milieu du seizième siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Barbier (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre, la Roumanie, l’Europe, section I : l'imprimé et les langues en Europe et en Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 1, Bucarest, Bibliothèque métropolitaine de Bucarest, p. 367-377, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’auteur, l’imprimeur et les autres : éditer les œuvres complètes de Cicéron (1533-1540) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Alain Riffaud, dir.,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrivain et imprimeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 123-146, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00556138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre siècles d'histoire de la bibliothèque Vettori : entre vénération et valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bettina Wagner, Marcia Reed (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Printed Books as Material Objects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 149, De Gruyter Saur, p. 243-269, 2010, (Ifla Publications), 978-3-11-025324-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00608789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le legs du marquis de Méjanes et ses conséquences administratives et judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaële Mouren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Je lègue ma bibliothèque à.. : dons et legs dans les bibliothèques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atelier Perrousseaux, pp.29-102, 2010, Kitab tabulae</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero di Jacopo Vettori (1499-1585)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matteo Motolese, Paolo Procaccioli, Emilio Russo (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autografi dei letterati italiani : il Cinquecento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 1, Roma, Salerno ed., p. 381-412, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00556143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cardinal au prote : travail d'équipe autour d'éditions grecques au milieu du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Furno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui écrit ? Figures de l'auteur et poids des co-élaborateurs du texte de la fin du manuscrit à la Révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'ENS-LsH-Institut d'histoire du livre, pp.53-74, 2009, Métamorphoses du livre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs du livre érudit à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-René Gaborit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation des matières premières en Méditerranée, transferts de savoirs et de techniques : actes du 128e congrès national des sociétés historiques et scientifiques : Relations, échanges et coopération en Méditerranée, Bastia, 14-21 avril 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.172-190, 2009, actes des congrès nationaux des sociétés historiques et scientifiques, 1773-0899</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions du CTHS</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00556146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gryphe et Piero Vettori : de la querelle des 'Lettres familières' aux agronomes latins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaële Mouren (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quid novi ? Sébastien Gryphe à l'occasion du 450e anniversaire de sa mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Enssib, pp.287-339, 491-498, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00608786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durée de vie du document : réalité et rêve de Gutenberg à nos jours [en ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réjean Savard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique : impact sur le cycle de vie du document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'enssib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-107, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l'enssib</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00580161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture assidue des classiques : Marcello Cervini et Piero Vettori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Gilli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanisme et Église entre France et Italie du début du XVe siècle au milieu du XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 330, École française de Rome, pp.433-463, 2004, Collection de l'École française de Rome</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les philologues et leurs éditeurs au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La memoria de los libros : estudios sobre la historia del escrito y de la lectura en Europa y America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, t. 1, Instituto de historia del libro y de la lectura, p. 495-507, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La redécouverte des fragments de Denys et les premières éditions du De legationibus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Pittia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragments d'historiens grecs : autour de Denys d'Halicarnasse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 298, École française de Rome, pp.27-84, 2002, Collection de l'École française de Rome</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une édition de texte classique au XVIe siècle : Piero Vettori, Henri Estienne et Eschyle (1557)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positions des thèses soutenues par les élèves de la promotion de 1994 pour obtenir le diplôme d'archiviste paléographe (..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des chartes, p. 145-151, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00585714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6146,1547 +6146,1547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Book in Lyon in the Sixteenth Century: A Forest Waiting to Be Explored</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unveiling the Renaissance Image : A Discussion around the Digital Catalogue “Indexing the Early Modern Printed Image”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Venice Centre for Digital and Public Humanities - Università Ca’ Foscari, May 2025, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser la page : éditions de textes commentés au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Donner à lire : organiser la page de l’Antiquité à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Raffarin, LIS - Université de Créteil, Nov 2023, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variété, un choix nécessaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Révérence de l’antiquaille » et créativité : les diverses formes de la transmission du patrimoine textuel antique à la Renaissance,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Le Cadet; Université de Créteil, Dec 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les commentaires de Piero Vettori à ses éditions de livres grecs, lieu de circulation de tous les savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Nuits attiques aux Jours de fête : circulation des savoirs aux marges de l’encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Raffarin, LIS - Université de Créteil, Mar 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Network at Work: Piero Vettori and His Correspondents on Aristotle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">panels 'Renaissance Hellenism', annual Congress of the Renaissance Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Natasha Constantinidou; Han Lamers, Mar 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network of knowledge: the exemple of Fulvio Orsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Modern Rome 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julia Hairston, Nov 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Friends in Rome: The Roman Network of the Republic of Letters (ca. 1550)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Modern Rome 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julia Hairston, Oct 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philology and the printed book: a long process and a change of paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The book in transition, the East and the West,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mayumi Ikeda, Keio University, Dec 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the humanist the author? Translating and commenting ancient Greek texts in the 16th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance Society of America Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Printer or a Humanist? The Evidence in Paolo Manuzio’s Books</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The afterlife of Aldus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paolo Sachet, Jill Kraye, The Warburg Institute, Feb 2015, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05205652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Symphorien Champier and Lyon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symphorien Champier and Lyon: Dynamics of Cultural Assimilation and Dissemination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raphaële Mouren &amp; Guido Giglione, Warburg Institute, Oct 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05206255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publishing the classics in Counter-Reformation Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the Renaissance Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éditions des traductions latines du pseudo Démétrios de Phalère, XVIe-XVIIe siècle: de la rhétorique antique au discours chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traductions savantes vers le latin, XVIe-XVIIIe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martine Furno &amp; Malika Bastin-Hamou, Nov 2013, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05206293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodoni et la typographie grecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Divina proporzione: Bodoni dopo duecento anni (1813-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andrea De Pasquale, Nov 2013, San Giorgio in Poggiale, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editare i classici nella Roma mediceo-farnesiana: dal libro umanista alla Controriforma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Modern Rome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julia Hairston, Oct 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cicéron idéal, création des imprimeurs-libraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créations d'atelier: l’éditeur et la fabrique de l'œuvre à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Réach Ngo, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05206915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Vettori, humaniste florentin (1499-1585)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conferenze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00608796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vettori philologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Histoire de la philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00608795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La correspondance de Piero Vettori : typologie des éditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Collections, anthologies et dictionnaires aux XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00608794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identification d'écritures grecques dans un fonds humaniste : l'exemple de la bibliothèque de Piero Vettori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I manoscritti greci tra riflessione e dibattito, atti del V° colloquio internazionale di paleografia greca (Cremona, 4-10 ottobre 1998),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Cremona, Italie. 433-441 et pl. 1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00608787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Vettori et ses imprimeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornata di studi su Piero Vettori all'occasione del V° centenario della nascita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00608793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical scholarship in Florence in the 16th century : editions and teaching of Piero Vettori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire History of Scholarship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christopher Ligota, Feb 1998, Londres, The Warburg Institute, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00608792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7696,167 +7696,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une longue polémique autour de Cicéron : Paolo Manuzio et Piero Vettori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passeurs de textes : catalogue de l’exposition, dir. Yann Sordet, bibliothèque Sainte-Geneviève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Turnhout, Brepols (Nugæ, 11), p. 81-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">notices de manuscrits dans Seneca : una vicenda testuale [catalogue de l’exposition, Florence, biblioteca medicea laurenziana, 2 avril-2 juillet 2004], ed. Teresa De Robertis et Gianvito Resta, Florence, Mandragora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seneca : una vicenda testuale [catalogue de l’exposition, Florence, biblioteca medicea laurenziana, 2 avril-2 juillet 2004]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7866,912 +7866,912 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The library of Guillaume Pellicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Piccione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05049920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The project and its objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Piccione</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/133b1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...63 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/133b1⟩</w:t>
+                <w:t xml:space="preserve">hal-05049905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1e question : comment structurer les notices bibliographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/lwtl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une bonne base de données?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/lwtk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle période retenir?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/lwtj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse au commentaire de Cécile Boulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/lwto⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet BEL 16 en juin 2009 et les étapes à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/lwtp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où en est le projet Bel 16 en mai 2009?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/lwtn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire, bibliographie, catalogue? Base de données, inventaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/lwti⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des exemplaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/lwtm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1e question : comment structurer les notices bibliographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/lwtl⟩</w:t>
+              <w:t xml:space="preserve">2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/lwth⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/lwtk⟩</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet BEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/lwtf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...547 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8839,51 +8839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="469055D4"/>
+    <w:nsid w:val="22645D35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9070,51 +9070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaele-mouren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7637-7267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074587331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5163287" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsr.ac.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warburg.sas.ac.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enssib.archives-ouvertes.fr/CENTRE-GABRIEL-NAUDE" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rhr16.hypotheses.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inha.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efrome.it" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/PELLICIER" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raphaele.mouren@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centregabrielnaude.enssib.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bistagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ferrer-Bartomeu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14184-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Pradelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Buzon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Girot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4373-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peignet Dominique" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.11373" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Diu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.3442" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14295/biblos.v35i1.12802" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.090.0083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537978v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.088.0015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578432v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1995.4362" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702665v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/2721" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.2721" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163551v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180306v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180305v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179613v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905161v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556143v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=4964#" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608786v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580161v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enssib.fr/bibliotheque-numerique/notices/1223-le-numerique-impact-sur-le-cycle-de-vie-du-document" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608779v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585714v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205547v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205549v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205555v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205571v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205627v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205631v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206255v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205682v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206293v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206831v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206823v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608794v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608787v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608793v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180310v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Piccione" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049905v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/133b1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205021v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205034v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtp" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205027v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205014v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205025v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtm" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050065v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050076v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaele-mouren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7637-7267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074587331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5163287" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsr.ac.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warburg.sas.ac.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enssib.archives-ouvertes.fr/CENTRE-GABRIEL-NAUDE" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rhr16.hypotheses.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inha.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efrome.it" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/PELLICIER" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raphaele.mouren@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centregabrielnaude.enssib.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bistagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ferrer-Bartomeu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14184-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Pradelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Buzon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Girot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4373-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peignet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556135v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peignet Dominique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.11373" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Diu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.3442" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905160v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556124v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556131v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14295/biblos.v35i1.12802" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.090.0083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.088.0015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578432v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580159v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1995.4362" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702665v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393565v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/2721" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.2721" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180306v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179606v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163532v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179609v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180307v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905161v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556146v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=4964#" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enssib.fr/bibliotheque-numerique/notices/1223-le-numerique-impact-sur-le-cycle-de-vie-du-document" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608780v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180290v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205544v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205549v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205569v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205571v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205631v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206255v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205682v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206831v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206823v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608796v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608787v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180291v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180310v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049920v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Piccione" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049905v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/133b1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205021v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205018v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050345v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtj" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205034v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtp" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205027v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205025v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050065v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>