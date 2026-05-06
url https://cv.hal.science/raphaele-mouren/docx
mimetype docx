--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1151,447 +1151,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01163509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Auteur, traducteur, collaborateur, imprimeur... qui écrit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.329, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4373-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01055299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La description des reliures orientales: conservation, aspects juridiques et prise de vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archetype editions, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00905162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Martine Furno</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel du patrimoine en bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris : Cercle de la librairie, pp.416, 2007, Bibliothèques, Martine Poulain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00313772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métier de bibliothécaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peignet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercle de la librairie, pp.454, 2007, Bibliothèques</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Paris : Cercle de la librairie, pp.416, 2007, Bibliothèques, Martine Poulain</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métier de bibliothécaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peignet Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercle de la librairie, 2003, 2-7654-0866-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Cercle de la librairie, pp.454, 2007, Bibliothèques</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01163531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola à Aix, sous la direction de Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cité du Livre-bibliothèque Méjanes, pp.32, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00556135v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-01163531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1851,51 +1851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De peu assez, éditions lyonnaises du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,174 +2544,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la bibliographie à l’histoire du livre, la réception des travaux d’Henri-Jean Martin en Grande-Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.87-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05205269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude Longeon, les archives et les livres, entre recherche et valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N° 90 (1), pp.83-99. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhren.090.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhren.090.0083⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05205050v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05205269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -3403,165 +3403,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00585830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’Imec et les bibliothèques publiques : en réponse à un panégyrique, une expérience de biblio-thécaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabbrica del Libro, Bolletino di storia dell'editoria in Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 4 (1), p. 22-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00585750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les débuts de la typographie grecque en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d'histoire du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 98-99, pp.21-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00608790v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00585750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bibliothèque du palais Farnèse avant Fulvio Orsini</w:t>
               </w:r>
@@ -4111,487 +4111,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01391102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexions historiographiques et méthodologiques sur les éditions savantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Varry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquante ans d’histoire du livre: De L’apparition du livre (1958) à 2008, bilan et perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Enssib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.156-170, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.2721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00585710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Éditer un livre humaniste : réseaux et solidarités, affaires de famille Florentines »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grégoire Holtz (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux aspects de la culture de l’imprimé, Questions et perspectives (XVe-XVIIe siècles),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Genève, Droz, p. 45-59, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01163554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Dominique Varry. </w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Stratégies auctoriales et éditoriales de dédicace : éditions latines et grecques au milieu du seizième siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans Jean-Claude Julhe, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquante ans d’histoire du livre: De L’apparition du livre (1958) à 2008, bilan et perspective</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les pratiques latines de la dédicace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Classiques Garnier, p. 561-578, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Auteur, autorité, référence dans le livre humaniste, XVe-XVIe siècles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Diu, Raphaële Mouren, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'autorité à la référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Ecole des chartes, p. 19-35, 2014, Etudes et rencontres de l'Ecole des chartes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">dans Jean-Claude Julhe, dir. </w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La place des humanistes dans les rééditions des auteurs antiques : stratégies éditoriales et titres trompeurs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Mounier; Colette Nativel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les pratiques latines de la dédicace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris, Classiques Garnier, p. 561-578, 2014</w:t>
+              <w:t xml:space="preserve">Copier et contrefaire à la Renaissance : Faux et usage de faux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 327-346, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01179606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine documentaire et la collaboration internationale : le rôle de l’IFLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Sanabria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimonio cultural documental: De la idea a la acción</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Madrid, Fundación Ciencias de la Documentación, disponible en ligne, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180306v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01179606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Alciat et les imprimeurs lyonnais</w:t>
               </w:r>
@@ -6120,1573 +6120,1711 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00585714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What is there to know about the papal Court? Variations around the 'Relatione della Corte di Roma’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Material memory: sammelbände and the preservation of popular print in and from Italian contexts (c. 1470-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rozanne Versendaal, Apr 2026, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Book in Lyon in the Sixteenth Century: A Forest Waiting to Be Explored</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unveiling the Renaissance Image : A Discussion around the Digital Catalogue “Indexing the Early Modern Printed Image”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Venice Centre for Digital and Public Humanities - Università Ca’ Foscari, May 2025, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viaggiare con i libri, la collezione di Thomas Ashby alla biblioteca dell’Accademia britannica di Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il rumore della carta: dialoghi interdisciplinari sui fondi di persona in biblioteca e in archivio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione Bruno Kessler, Dec 2025, Trento, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser la page : éditions de textes commentés au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Donner à lire : organiser la page de l’Antiquité à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Raffarin, LIS - Université de Créteil, Nov 2023, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variété, un choix nécessaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Révérence de l’antiquaille » et créativité : les diverses formes de la transmission du patrimoine textuel antique à la Renaissance,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Le Cadet; Université de Créteil, Dec 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les commentaires de Piero Vettori à ses éditions de livres grecs, lieu de circulation de tous les savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Nuits attiques aux Jours de fête : circulation des savoirs aux marges de l’encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Raffarin, LIS - Université de Créteil, Mar 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Network at Work: Piero Vettori and His Correspondents on Aristotle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">panels 'Renaissance Hellenism', annual Congress of the Renaissance Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Natasha Constantinidou; Han Lamers, Mar 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network of knowledge: the exemple of Fulvio Orsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Modern Rome 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julia Hairston, Nov 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Friends in Rome: The Roman Network of the Republic of Letters (ca. 1550)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Modern Rome 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julia Hairston, Oct 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philology and the printed book: a long process and a change of paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The book in transition, the East and the West,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mayumi Ikeda, Keio University, Dec 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the humanist the author? Translating and commenting ancient Greek texts in the 16th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance Society of America Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why Symphorien Champier and Lyon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symphorien Champier and Lyon: Dynamics of Cultural Assimilation and Dissemination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raphaële Mouren &amp; Guido Giglione, Warburg Institute, Oct 2015, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05206255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publishing the classics in Counter-Reformation Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Congress of the Renaissance Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05205682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Printer or a Humanist? The Evidence in Paolo Manuzio’s Books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The afterlife of Aldus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paolo Sachet, Jill Kraye, The Warburg Institute, Feb 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05205652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éditions des traductions latines du pseudo Démétrios de Phalère, XVIe-XVIIe siècle: de la rhétorique antique au discours chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traductions savantes vers le latin, XVIe-XVIIIe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martine Furno &amp; Malika Bastin-Hamou, Nov 2013, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05206293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodoni et la typographie grecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Divina proporzione: Bodoni dopo duecento anni (1813-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andrea De Pasquale, Nov 2013, San Giorgio in Poggiale, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editare i classici nella Roma mediceo-farnesiana: dal libro umanista alla Controriforma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Modern Rome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julia Hairston, Oct 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cicéron idéal, création des imprimeurs-libraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créations d'atelier: l’éditeur et la fabrique de l'œuvre à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Réach Ngo, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05206915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Vettori, humaniste florentin (1499-1585)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conferenze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00608796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vettori philologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Histoire de la philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00608795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La correspondance de Piero Vettori : typologie des éditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Collections, anthologies et dictionnaires aux XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00608794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identification d'écritures grecques dans un fonds humaniste : l'exemple de la bibliothèque de Piero Vettori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I manoscritti greci tra riflessione e dibattito, atti del V° colloquio internazionale di paleografia greca (Cremona, 4-10 ottobre 1998),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Cremona, Italie. 433-441 et pl. 1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00608787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Vettori et ses imprimeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornata di studi su Piero Vettori all'occasione del V° centenario della nascita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00608793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical scholarship in Florence in the 16th century : editions and teaching of Piero Vettori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire History of Scholarship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christopher Ligota, Feb 1998, Londres, The Warburg Institute, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00608792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7696,167 +7834,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une longue polémique autour de Cicéron : Paolo Manuzio et Piero Vettori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passeurs de textes : catalogue de l’exposition, dir. Yann Sordet, bibliothèque Sainte-Geneviève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Turnhout, Brepols (Nugæ, 11), p. 81-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">notices de manuscrits dans Seneca : una vicenda testuale [catalogue de l’exposition, Florence, biblioteca medicea laurenziana, 2 avril-2 juillet 2004], ed. Teresa De Robertis et Gianvito Resta, Florence, Mandragora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seneca : una vicenda testuale [catalogue de l’exposition, Florence, biblioteca medicea laurenziana, 2 avril-2 juillet 2004]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7866,912 +8004,912 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The library of Guillaume Pellicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Piccione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The project and its objectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Piccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/133b1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet BEL 16 en juin 2009 et les étapes à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/lwtp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où en est le projet Bel 16 en mai 2009?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/lwtn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire, bibliographie, catalogue? Base de données, inventaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/lwti⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1e question : comment structurer les notices bibliographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/lwtl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’une bonne base de données?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/lwtk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse au commentaire de Cécile Boulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/lwto⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle période retenir?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/lwtj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Réponse au commentaire de Cécile Boulaire</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des exemplaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/lwto⟩</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/lwtm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/lwtp⟩</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1e question : comment structurer les notices bibliographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/lwth⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/lwtn⟩</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet BEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/lwtf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...283 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8839,51 +8977,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22645D35"/>
+    <w:nsid w:val="73CE53C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9070,51 +9208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaele-mouren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7637-7267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074587331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5163287" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsr.ac.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warburg.sas.ac.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enssib.archives-ouvertes.fr/CENTRE-GABRIEL-NAUDE" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rhr16.hypotheses.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inha.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efrome.it" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/PELLICIER" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raphaele.mouren@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centregabrielnaude.enssib.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bistagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ferrer-Bartomeu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14184-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Pradelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Buzon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Girot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4373-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peignet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556135v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peignet Dominique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.11373" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Diu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.3442" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905160v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556124v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556131v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14295/biblos.v35i1.12802" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.090.0083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.088.0015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578432v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580159v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1995.4362" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702665v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393565v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/2721" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.2721" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180306v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179606v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163532v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179609v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180307v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905161v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556146v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=4964#" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enssib.fr/bibliotheque-numerique/notices/1223-le-numerique-impact-sur-le-cycle-de-vie-du-document" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608780v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180290v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205544v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205549v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205569v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205571v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205631v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206255v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205682v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206831v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206823v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608796v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608787v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180291v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180310v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049920v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Piccione" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049905v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/133b1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205021v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205018v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050345v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtj" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205034v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtp" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205027v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205025v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050065v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaele-mouren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7637-7267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074587331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5163287" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsr.ac.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warburg.sas.ac.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enssib.archives-ouvertes.fr/CENTRE-GABRIEL-NAUDE" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rhr16.hypotheses.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inha.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efrome.it" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/PELLICIER" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raphaele.mouren@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centregabrielnaude.enssib.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bistagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ferrer-Bartomeu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14184-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Pradelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Buzon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Girot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4373-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peignet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peignet Dominique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.11373" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Diu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.3442" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905160v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556124v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556131v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14295/biblos.v35i1.12802" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205269v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.090.0083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.088.0015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578432v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580159v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1995.4362" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702665v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393565v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585710v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/2721" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.2721" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179606v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163532v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179609v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180307v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905161v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556146v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=4964#" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enssib.fr/bibliotheque-numerique/notices/1223-le-numerique-impact-sur-le-cycle-de-vie-du-document" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608780v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180290v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612528v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205547v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205549v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205569v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205627v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205631v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205682v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205652v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206831v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206823v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608796v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608795v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608787v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608792v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180310v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049920v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Piccione" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/133b1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205034v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205027v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205014v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205018v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205031v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050345v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205025v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050065v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwth" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050076v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwtf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>