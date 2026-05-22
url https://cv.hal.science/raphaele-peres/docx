--- v0 (2026-03-14)
+++ v1 (2026-05-22)
@@ -220,300 +220,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones détendues : territoires oubliés porteurs d'attractivité territoriale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le territoire comme soutien à l’innovation dans les pôles de compétitivité : vers une attractivité territoriale durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/pmp.38.2021.0004⟩</w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Volume 8 / n° 4 (4), pp.9-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.084.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433373v1</w:t>
+                <w:t xml:space="preserve">hal-03358107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pôles de compétitivité, territoires de l’innovation sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les zones détendues : territoires oubliés porteurs d'attractivité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 46 (3), pp.8-18. </w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Coopérations et innovations en développement local : un renouvellement des référentiels et des pratiques, 38 (1-2), pp.55-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entin.046.0008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/pmp.38.2021.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358100v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire comme soutien à l’innovation dans les pôles de compétitivité : vers une attractivité territoriale durable</w:t>
+                <w:t xml:space="preserve">Les pôles de compétitivité, territoires de l’innovation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Volume 8 / n° 4 (4), pp.9-23. </w:t>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 46 (3), pp.8-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmp.084.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entin.046.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358107v1</w:t>
+                <w:t xml:space="preserve">hal-03358100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -734,64 +734,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconsidérer les potentialités des territoires oubliés : vers une analyse de l'emploi des villes petites et moyennes. Le cas du département des Alpes-de-Haute-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1019,574 +1019,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes petites et moyennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux du développement territorial des tiers-lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fragny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Trojette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jeffrey Blain; Laura Brown. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grandes notion de l'urbanisme pour les métiers de l'immobilier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.214-224, 2024, 978-2-10-086199-6</w:t>
+              <w:t xml:space="preserve">Les tiers-lieux culturels. Tome 1 – Identités en création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-231, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769657v1</w:t>
+                <w:t xml:space="preserve">hal-04528889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux du développement territorial des tiers-lieux</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Villes petites et moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeffrey Blain; Laura Brown. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les tiers-lieux culturels. Tome 1 – Identités en création</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les grandes notion de l'urbanisme pour les métiers de l'immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.214-224, 2024, 978-2-10-086199-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04528889v1</w:t>
+                <w:t xml:space="preserve">hal-04769657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire : une histoire de risques et de crises, entre vulnérabilités et capacités de résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jossou Markolf</w:t>
+                <w:t xml:space="preserve">Markolf Jossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiberghien Bruno</w:t>
+                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence, Collection Espaces publics. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dessiner le management public autrement. Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p.67-86, 2023, Presses Universitaires de Provence, Collection Espaces publics</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, Collection Espaces publics, p.67-86, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150251v1</w:t>
+                <w:t xml:space="preserve">hal-04795482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover. une réponse face aux wicked problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le territoire : une histoire de risques et de crises, entre vulnérabilités et capacités de résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Du Boys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jossou Markolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Serval</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Espaces Publics. </w:t>
+                <w:t xml:space="preserve">Tiberghien Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence, Collection Espaces publics. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dessiner le management public autrement. Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, p.189-204, 2023</w:t>
+              <w:t xml:space="preserve">, , p.67-86, 2023, Presses Universitaires de Provence, Collection Espaces publics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193575v1</w:t>
+                <w:t xml:space="preserve">hal-04150251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire : une histoire de risques et de crises, entre vulnérabilités et capacités de résilience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Du Boys</w:t>
+                <w:t xml:space="preserve">Innover. une réponse face aux wicked problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markolf Jossou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Peres</w:t>
+                <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Provence, Collection Espaces publics. </w:t>
+                <w:t xml:space="preserve">Sarah Serval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Espaces Publics. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dessiner le management public autrement. Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, Collection Espaces publics, p.67-86, 2023</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, p.189-204, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795482v1</w:t>
+                <w:t xml:space="preserve">hal-04193575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1617,64 +1617,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconsidérer les potentialités des territoires oubliés : le cas du département de Alpes-de-Haute-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1712,51 +1712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vignau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1781,90 +1781,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones détendues : territoires oubliés porteurs d'attractivité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2078,64 +2078,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intensification urbaine : synthèse du cycle de conférences 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leily Hassaine-Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2190,373 +2190,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05296638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 3. Strategic Territorial Diagnosis 2 (STD 2)</w:t>
+                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 2. Strategic Territorial Diagnosis 1 (STD 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Aix Marseille Université. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aix Marseille Université (AMU). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908557v1</w:t>
+                <w:t xml:space="preserve">hal-04908578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 4. Strategic Territorial Diagnosis 3 (STD 3)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 3. Strategic Territorial Diagnosis 2 (STD 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Aix-Marseile Université. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aix Marseille Université. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908542v1</w:t>
+                <w:t xml:space="preserve">hal-04908557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 2. Strategic Territorial Diagnosis 1 (STD 1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deliverable 5.1 INTERIM REPORT ON STAKEHOLDER STRATEGIC MANAGEMENT IN THE CULTURAL FIELD (AIX-MARSEILLE) Part 4. Strategic Territorial Diagnosis 3 (STD 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aix Marseille Université (AMU). 2020</w:t>
+              <w:t xml:space="preserve">Aix-Marseile Université. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908578v1</w:t>
+                <w:t xml:space="preserve">hal-04908542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus et impacts de la politique culturelle déployée par le Département des Yvelines à partir du 1er janvier 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Serval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2893,51 +2893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433373v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.38.2021.0004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.046.0008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358107v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.084.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04617280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444951v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Raher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769657v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04150251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossou Markolf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien Bruno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markolf Jossou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282925v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Hassaine-Bau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouchier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chomienne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03358057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358107v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.084.0009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.38.2021.0004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.046.0008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04617280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444951v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Raher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528889v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markolf Jossou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04150251v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossou Markolf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien Bruno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282925v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Hassaine-Bau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouchier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chomienne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03358057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>