--- v0 (2026-04-12)
+++ v1 (2026-05-03)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -339,2610 +339,2628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation auctions: an online double constraint reverse auction experiment</w:t>
+                <w:t xml:space="preserve">Eliciting 10% of semi-natural habitats on farmland for biodiversity: Recommendations for cost-effective policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Coiffard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Préget</w:t>
+                <w:t xml:space="preserve">Živa Alif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+                <w:t xml:space="preserve">Raphaële Preget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Šumrada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 247, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2026.109024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403919v1</w:t>
+                <w:t xml:space="preserve">hal-05589889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral rebound effect and moral compensation: an online experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+                <w:t xml:space="preserve">Conservation auctions: an online double constraint reverse auction experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, CEE-M Working papers ; 2023-08, 53 (2), pp.581-602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924411v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting the small market gardening sector in France: Comparison of two policy options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lécole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 238, pp.108722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target versus budget reverse auctions: an online experiment using the strategy method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Coiffard</w:t>
+                <w:t xml:space="preserve">Behavioral rebound effect and moral compensation: an online experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mathex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115, pp.102347</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251684v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When nudges backfire: evidence from a randomised field experiment to boost biological pest control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lefebvre</w:t>
+                <w:t xml:space="preserve">Target versus budget reverse auctions: an online experiment using the strategy method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/48804180⟩</w:t>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.936-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/eec.2025.10031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900081v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compteurs d’eau connectés : comment inciter les agriculteurs à optimiser leur gestion de l’eau ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When nudges backfire: evidence from a randomised field experiment to boost biological pest control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabé-Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coënt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Salanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.9-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/48804180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677872v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compteurs d’eau connectés : comment inciter les agriculteurs à optimiser leur gestion de l’eau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Tuffery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811624v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudging and subsidising farmers to foster smart water meter adoption</w:t>
+                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ouvrard</w:t>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Tuffery</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/erae/jbad013⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.107610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043374v1</w:t>
+                <w:t xml:space="preserve">hal-03811624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can collective conditionality improve agri-environmental contracts? From lab to field experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Limbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 104, pp.311-340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41130-023-00198-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing spatial coordination in payment for ecosystem services schemes with non-pecuniary preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
+                <w:t xml:space="preserve">Nudging and subsidising farmers to foster smart water meter adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Hanley</w:t>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Tuffery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 192, pp.107271. </w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (3), pp.1178-1226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbad013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435954v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an effective small farmers scheme in France</w:t>
+                <w:t xml:space="preserve">Enhancing spatial coordination in payment for ecosystem services schemes with non-pecuniary preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lecole</w:t>
+                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Hanley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 191, pp.107229. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107229⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 192, pp.107271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349120v1</w:t>
+                <w:t xml:space="preserve">hal-03435954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers follow the herd : a theoretical model on social norms and payments for environmental services</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Designing an effective small farmers scheme in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lecole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191, pp.107229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10640-020-00532-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03060492v1</w:t>
+                <w:t xml:space="preserve">hal-03349120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle aide forfaitaire pour les petites fermes françaises ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farmers follow the herd : a theoretical model on social norms and payments for environmental services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Preget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (2), pp.287-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-020-00532-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841931v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03060492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do farmers prefer increasing, decreasing, or stable payments in Agri-Environmental Schemes?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+                <w:t xml:space="preserve">Quelle aide forfaitaire pour les petites fermes françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lecole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6/2021, 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103886v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching the CAP evaluation toolbox with experimental approaches: introduction to the special issue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Preget</w:t>
+                <w:t xml:space="preserve">Do farmers prefer increasing, decreasing, or stable payments in Agri-Environmental Schemes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/erae/jbz024⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 183, pp.106946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.106946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143046v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on « nudger » les agriculteurs vers des pratiques plus respectueuses de l'environnement ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Enriching the CAP evaluation toolbox with experimental approaches: introduction to the special issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Preget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (3), pp.347-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbz024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02129075v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensating environmental losses versus creating environmental gains: implications for biodiversity offsets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+                <w:t xml:space="preserve">Peut-on « nudger » les agriculteurs vers des pratiques plus respectueuses de l'environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kühfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Preget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6/2017, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607967v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02129075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’économie comportementale pour réduire l’usage des pesticides des agriculteurs : bilan du projet Coud’Pouce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compensating environmental losses versus creating environmental gains: implications for biodiversity offsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.120-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.513844297194836E12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01675821v1</w:t>
+                <w:t xml:space="preserve">hal-01607967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are the voluntary leaders? Experimental evidence from a sequential contribution game</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de l’économie comportementale pour réduire l’usage des pesticides des agriculteurs : bilan du projet Coud’Pouce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Phu Nguyen Van</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Willinger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Gautier-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, First online: 11 May 2016 (4), </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.93-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11238-016-9550-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.513844297194836E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300195v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudging farmers to enrol land into agri-environmental schemes: the role of a collective bonus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
+                <w:t xml:space="preserve">Economic Experiments as a Tool for Agricultural Policy Evaluation: Insights from the European CAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbeth Colen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Latacz-Lohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/erae/jbv031⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (4), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cjag.12107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506443v1</w:t>
+                <w:t xml:space="preserve">hal-01416121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Experiments as a Tool for Agricultural Policy Evaluation: Insights from the European CAP</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marianne Lefebvre</w:t>
+                <w:t xml:space="preserve">Nudges, social norms, and permanence in agri-environmental scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Hanley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (4), pp.1-28. </w:t>
+              <w:t xml:space="preserve">Land Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (4), pp.641-655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cjag.12107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3368/le.92.4.641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416121v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudges, social norms, and permanence in agri-environmental scheme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who are the voluntary leaders? Experimental evidence from a sequential contribution game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3368/le.92.4.641⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, First online: 11 May 2016 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-016-9550-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506465v1</w:t>
+                <w:t xml:space="preserve">hal-01300195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels contrats environnementaux pour réduire les herbicides en viticulture ? Résultat d'une enquête en Languedoc-Roussillon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Nudging farmers to enrol land into agri-environmental schemes: the role of a collective bonus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Hanley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (4), pp.609-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbv031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02630558v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préférences individuelles et incitations collectives : quels contrats agroenvironnementaux pour la réduction des herbicides par les viticulteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2957,178 +2975,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 95 (01), pp.111-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the competition structure impact the performance of multi-unit auctions? An experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80 (2), pp.85-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rel.802.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why pay for nothing? An experiment on a conditional subsidy scheme in a threshold public good game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,1222 +3161,1321 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (3), pp.1976-1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif des MAEt pour l’enjeu eau : une fausse bonne idée ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Quels contrats environnementaux pour réduire les herbicides en viticulture ? Résultat d'une enquête en Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 93 (4), pp.395-422</w:t>
+              <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131 (3), pp.39-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02646414v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une alternative originale pour l’allocation de contrats agro-environnementaux: l’appel à projets de l’Agence de l’eau Artois-Picardie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the cost of low participation in French timber auctions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (11), pp.1337-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2010.539546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.213.0097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595146v1</w:t>
+                <w:t xml:space="preserve">hal-02643188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the cost of low participation in French timber auctions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dispositif des MAEt pour l’enjeu eau : une fausse bonne idée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (4), pp.395-422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2010.539546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02643188v1</w:t>
+                <w:t xml:space="preserve">hal-02646414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socio-economic analysis of French public timber sales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard Marty</w:t>
+                <w:t xml:space="preserve">Une alternative originale pour l’allocation de contrats agro-environnementaux: l’appel à projets de l’Agence de l’eau Artois-Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ferréole Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10549810903463395⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 213, pp.97-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.213.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072343v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Socio-Economic Analysis of French Public Timber Sales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Marty</w:t>
+                <w:t xml:space="preserve">A socio-economic analysis of French public timber sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sustainable Forestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 29 (1), pp.15-49. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+              <w:t xml:space="preserve">, 2010, 29 (1), pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10549810903463395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930421v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les invendus dans les ventes publiques de bois sur pied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
+                <w:t xml:space="preserve">A Socio-Economic Analysis of French Public Timber Sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sustainable Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (1), pp.15-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10549810903463395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/17241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01072434v1</w:t>
+                <w:t xml:space="preserve">hal-03930421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle d'estimation de la valeur des lots de bois à partir de résultats d'enchères avec invendus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
+                <w:t xml:space="preserve">Les invendus dans les ventes publiques de bois sur pied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (1), pp.74-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/17241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072385v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prix du bois de chêne et hétérogénéité des lots.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Un modèle d'estimation de la valeur des lots de bois à partir de résultats d'enchères avec invendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Preget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 57 (5), pp.431-442</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (3), pp.593-603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072779v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treasury bill auction procedures: empirical perspectives from french market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (7), pp.1054-1072. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2005.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjudications des valeurs du Trésor : plaidoyer pour l'enchère discriminatoire en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Préget</w:t>
+                <w:t xml:space="preserve">Prix du bois de chêne et hétérogénéité des lots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cavaignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Preget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 18 (4), pp.63-110</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57 (5), pp.431-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072923v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des marges sur l’adjudication des valeurs du Trésor : le cas des OAT sur la période 1992-1997</w:t>
+                <w:t xml:space="preserve">Adjudications des valeurs du Trésor : plaidoyer pour l'enchère discriminatoire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 25 (1), pp.51-74</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18 (4), pp.63-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072922v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les offres non compétitives dans les enchères du Trésor</w:t>
+                <w:t xml:space="preserve">Estimation des marges sur l’adjudication des valeurs du Trésor : le cas des OAT sur la période 1992-1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 70, pp.155-179</w:t>
+              <w:t xml:space="preserve">Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (1), pp.51-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072924v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les offres non compétitives dans les enchères du Trésor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 70, pp.155-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude empirique de la demande dans les enchères de bons du Trésor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4368,2639 +4485,2639 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovativeness, innovation adoption and priming: Nudging farmers in a large-scale randomized experiment in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lea Gosset</w:t>
+                <w:t xml:space="preserve">When Nudges backfire : Evidence from a Randomized Field Experiment to Boost Biological Pest Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabé-Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Meeting of the Research network on Economic Experiments for the Common Agricultural Policy (REECAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">10. FAERE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971561v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Nudges backfire : Evidence from a Randomized Field Experiment to Boost Biological Pest Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lefebvre</w:t>
+                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. FAERE Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montpellier, France. 19 p</w:t>
+              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217030v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+                <w:t xml:space="preserve">Supporting the small market gardening sector in France: comparison of two policy options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lecole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists, Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690270v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the small market gardening sector in France: comparison of two policy options</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Lecole</w:t>
+                <w:t xml:space="preserve">Innovativeness, innovation adoption and priming: Nudging farmers in a large-scale randomized experiment in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Dec 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rennes, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480935v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovativeness, innovation adoption and priming: Nudging farmers in a large-scale randomized experiment in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lea Gosset</w:t>
+                <w:t xml:space="preserve">Conservation auctions: an online double constraint reverse auction experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Rennes, France. 35 p</w:t>
+              <w:t xml:space="preserve">10. FAERE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227775v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation auctions: an online double constraint reverse auction experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Coiffard</w:t>
+                <w:t xml:space="preserve">Distinguishing economic and moral compensation in the rebound effect: A theoretical and experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mathex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. FAERE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Montpellier, France. 29 p</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France. 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217153v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing economic and moral compensation in the rebound effect: A theoretical and experimental approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+                <w:t xml:space="preserve">Innovativeness, innovation adoption and priming: Nudging farmers in a large-scale randomized experiment in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. FAERE Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montpellier, France. 55 p</w:t>
+              <w:t xml:space="preserve">5. Meeting of the Research network on Economic Experiments for the Common Agricultural Policy (REECAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217073v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudger les agriculteurs innovants : une application à l’adoption du label bas-carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mesures agro-environnementales innovantes pour sortir des pesticide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Chercheurs - Professionnels : Sortir des pesticides en viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Bordeaux, Beaune et Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to design AES to cope with uncertainty? Insights from the option value</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A Choice Experiment To Test Commitment Flexibility And Peer-learning In Agrienvironmental Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16. Congress of the European Association of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAE, Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971908v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Choice Experiment To Test Commitment Flexibility And Peer-learning In Agrienvironmental Schemes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Eliciting Preferences for Sequences of Payment in Agri-Environmental Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congress of the European Association of Agricultural Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAE, Jul 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971897v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting Preferences for Sequences of Payment in Agri-Environmental Schemes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to design AES to cope with uncertainty? Insights from the option value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971912v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Do farmers prefer increasing, decreasing, or stable payments in Agri-Environmental Schemes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. EAAE Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists, Aug 2020, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">7th FAERE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929455v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do farmers prefer increasing, decreasing, or stable payments in Agri-Environmental Schemes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th FAERE Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14. Journées de recherches en sciences sociales (JRSS 2020),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Apr 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028323v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de recherches en sciences sociales (JRSS 2020),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Apr 2020, Online, France</w:t>
+              <w:t xml:space="preserve">16. EAAE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists, Aug 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929476v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle croissant des approches expérimentales dans l'évaluation ex-ante et ex-post des politiques agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Lefebvre</w:t>
+                <w:t xml:space="preserve">Designing an effective small farming scheme in France with environmental and employment conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lécole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque thématique de la SFER "Politiques agricoles et alimentaires : trajectoires et réformes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd REECAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Osnabrück, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942875v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an effective small farming scheme in France with environmental and employment conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normes sociales et choix de pratiques des agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd REECAP meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Osnabrück, Germany</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Politiques publiques, comportements et pollution agricole"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941049v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes sociales et choix de pratiques des agriculteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do farmers follow the herd? The influence of social norms in the participation to agri-environmental schemes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Politiques publiques, comportements et pollution agricole"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">172nd European Association of Agricultural Economists (EAAE) seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942812v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do farmers follow the herd? The influence of social norms in the participation to agri-environmental schemes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+                <w:t xml:space="preserve">Agri-environmental contracts and improving sequences of payments: A choice experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">172nd European Association of Agricultural Economists (EAAE) seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">3. Economic Experiments for the Common Agricultural Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Osnabrück, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942346v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-environmental contracts and improving sequences of payments: A choice experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+                <w:t xml:space="preserve">Le rôle croissant des approches expérimentales dans l'évaluation ex-ante et ex-post des politiques agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Economic Experiments for the Common Agricultural Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Osnabrück, Germany</w:t>
+              <w:t xml:space="preserve">Colloque thématique de la SFER "Politiques agricoles et alimentaires : trajectoires et réformes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971980v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudging Participation and Spatial Agglomeration in Agri-environmental Schemes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans P. De Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Hanley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. REECAP meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial agglomeration in Payment for Environmental Service schemes: can we nudge the agglomeration bonus to enhance its effectiveness?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
+                <w:t xml:space="preserve">How do social norms influence farmers’ participation in agri-environmental schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nick Hanley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">15. EAAE Congress "Towards Sustainable Agri-Food Systems: Balancing between Markets and Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786076v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do social norms influence farmers’ participation in agri-environmental schemes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to choose the best format within the portfolio of economic experiments? Going from lab to field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Coent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Préget</w:t>
+                <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. EAAE Congress "Towards Sustainable Agri-Food Systems: Balancing between Markets and Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, Parme, Italy</w:t>
+              <w:t xml:space="preserve">Workshop "Economic experiments for EU agricultural policy evaluation: methodological challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers (UA). Montpellier, FRA. Centre National de la Recherche Scientifique (CNRS), FRA. Christian-Albrechts University of Kiel, DEU., Jun 2017, Angers, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789104v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to choose the best format within the portfolio of economic experiments? Going from lab to field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial agglomeration in Payment for Environmental Service schemes: can we nudge the agglomeration bonus to enhance its effectiveness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Rozan</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans P. De Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Hanley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Economic experiments for EU agricultural policy evaluation: methodological challenges"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers (UA). Montpellier, FRA. Centre National de la Recherche Scientifique (CNRS), FRA. Christian-Albrechts University of Kiel, DEU., Jun 2017, Angers, France. 24 p</w:t>
+              <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681896v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do farmers follow the herd? The influence of social norms in the participation to agri-environmental schemes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7015,73 +7132,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. FAERE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nancy, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best practices for organizing experiments with farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7097,212 +7214,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. EAAE Congress "Towards Sustainable Agri-Food Systems: Balancing between Markets and Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, Parme, Italy. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COUD’POUCE : COmportementet Usage Des pesticides : POUr des Contrats Environnementaux innovants : projet de recherche 2012-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disco'Loire 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etablissement public Loire. Orléans, FRA., May 2016, Orléans, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensating environmental losses versus creating environmental gains: implications for biodiversity offsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7317,182 +7434,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90. Annual Conference of the Agricultural Economics Society (AES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agricultural Economics Society (AES). GBR., Apr 2016, Warwick, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensating losses versus creating gains: implications for biodiversity offsets and agri-environmental contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop "Experiments for Environmental Policy Formation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Stirling. Stirling, GBR. Scottish Institute for Research in Economics (SIRE)., Apr 2016, Stirling, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do social norms influence farmers’ participation in agri-environmental schemes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7507,682 +7624,682 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Société Française d'Economie Rurale (SFER). Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD)., Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic experiments as a tool for agricultural policy evaluation: insights from the European CAP</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marianne Lefebvre</w:t>
+                <w:t xml:space="preserve">Nudges, social norms and permanence in agri-environmental schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kühfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas David Hanley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Nancy, FRA. Société Française d'Economie Rurale (SFER), FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD), FRA., Dec 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">2. Conférence annuelle de la FAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2015, Toulouse, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743124v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudges, social norms and permanence in agri-environmental schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Kühfuss</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Hanley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Conférence annuelle de la FAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2015, Toulouse, France. 18 p</w:t>
+              <w:t xml:space="preserve">17. Annual BIOECON Conference: Experimental and Behavioural Economics and the Conservation of Biodiversity and Ecosystem Services; Cambridge (GBR) - (2015-09-13 - 2015-09-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485474v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudges, social norms and permanence in agri-environmental schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Hanley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Annual BIOECON Conference: Experimental and Behavioural Economics and the Conservation of Biodiversity and Ecosystem Services; Cambridge (GBR) - (2015-09-13 - 2015-09-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">9. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Nancy, FRA. Société Française d'Economie Rurale (SFER), FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD), FRA., Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927563v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudges, social norms and permanence in agri-environmental schemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
+                <w:t xml:space="preserve">Can collective conditionality improve agri-environmental contracts? Insights from experimental economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Nancy, FRA. Société Française d'Economie Rurale (SFER), FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD), FRA., Dec 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">17. Annual BIOECON Conference: Experimental and Behavioural Economics and the Conservation of Biodiversity and Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biodiversity and Economics for Conservation (BIOECON). INT., Sep 2015, Cambridge, United Kingdom. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741665v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can collective conditionality improve agri-environmental contracts? Insights from experimental economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+                <w:t xml:space="preserve">Economic experiments as a tool for agricultural policy evaluation: insights from the European CAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbeth Colen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gomez-Y-Paloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Latacz-Lohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Annual BIOECON Conference: Experimental and Behavioural Economics and the Conservation of Biodiversity and Ecosystem Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biodiversity and Economics for Conservation (BIOECON). INT., Sep 2015, Cambridge, United Kingdom. 18 p</w:t>
+              <w:t xml:space="preserve">9. Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Nancy, FRA. Société Française d'Economie Rurale (SFER), FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD), FRA., Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606341v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why pay for nothing? An experiment on a conditional subsidy scheme in a threshold public good game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8197,87 +8314,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Conférence annuelle de la FAERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). Paris, FRA., Sep 2014, Montpellier, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing agro-environmental contracts: can collective conditionality improve participation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8292,87 +8409,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2013, Angers, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels contrats environnementaux pour réduire les herbicides en viticulture ? Résultat d'une enquête en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8387,87 +8504,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin : Innovation Stratégies, compétitivité dans la filière vigne et vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., May 2013, Montpellier, France. 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective incentives : what design for agri-environmental contracts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8482,87 +8599,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual Conference of the European Association of Environmental and Resource Economists (EAERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Toulouse, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective incentives : what design for agri-environmental contracts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8577,510 +8694,510 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Mechanism Design and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Edinbourg, United Kingdom. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are the voluntary leaders? Experimental evidence from a sequential contribution game</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préférences individuelles et incitations collectives : quels contrats agroenvironnementaux pour la réduction des herbicides par les viticulteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Willinger</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Annual Meeting of the French Experimental Economics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale (ASFEE). FRA., May 2012, Montpellier, France. 22 p</w:t>
+              <w:t xml:space="preserve">6. journées de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de Recherche Agronomique (INRA). UAR Département Sciences Sociales, Agriculture et Alimentation, Espace et Environnement (0519)., Dec 2012, Toulouse, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804774v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are the voluntary leaders? Experimental evidence from a sequential contribution game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen - Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Panel Data Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Banque de france, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Annual Meeting of the French Experimental Economics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale (ASFEE). FRA., May 2012, Montpellier, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927575v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférences individuelles et incitations collectives : quels contrats agroenvironnementaux pour la réduction des herbicides par les viticulteurs ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who are the voluntary leaders? Experimental evidence from a sequential contribution game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen - Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. journées de recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de Recherche Agronomique (INRA). UAR Département Sciences Sociales, Agriculture et Alimentation, Espace et Environnement (0519)., Dec 2012, Toulouse, France. 20 p</w:t>
+              <w:t xml:space="preserve">18th International Panel Data Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Banque de france, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485465v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noviwam: five european countries together for improving water quality and water use efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoro Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.U. Mayenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV World Water Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Porto de Galinhas, Brazil. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif des MAEt pour l’enjeu eau : une fausse bonne idée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9095,73 +9212,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-unit auctions and competition structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9177,73 +9294,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on behavioral game theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, State University of New York at Stony Brook, Jul 2009, Stony Brook, United States. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-unit auctions and competition structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9259,1065 +9376,1065 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Valuation Methods in Agro-Food and Environmental Economics, Experimental Auctions: theoretical background and empirical applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Castelldefels, Spain. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedonic Prices for Timber Auctions with Endogenous Participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Journées de Microéconomie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Saint-Denis (La Réunion), France. 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedonic Prices for Timber Auctions with Endogenous Participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Association of Environmental and Resource Economists annual conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la valeur du bois sur pied à partir de ventes aux enchères: Comment fixer le prix de retrait en présence d'invendus? »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Un modèle d'estimation de la valeur des lots de bois à partir de résultats d'enchères avec invendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Preget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Congrès de la Société Canadienne de Science Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">54. Congrès annuel de l'AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943117v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle d'estimation de la valeur des lots de bois à partir de résultats d'enchères avec invendus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Estimation de la valeur du bois sur pied à partir de ventes aux enchères: Comment fixer le prix de retrait en présence d'invendus? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Congrès annuel de l'AFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">46ème Congrès de la Société Canadienne de Science Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072444v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timber appraisal from French public auctions : how to set the reserve price when there are unsold lots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the Scandinavian Society of Forest Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timber appraisal from French public auctions : how to set the reserve price when there are unsold lots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Industrial Organization Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timber appraisal from French public auctions : how to set the reserve price when there are unsold lots</w:t>
+                <w:t xml:space="preserve">Auctioning divisible goods: does every bidder need to win to achieve an equilibrium price ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Conference of the European Association of Research in Industrial Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">45. Congrès de la Société Canadienne de Science Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Canadienne de Science Economique (SCSE). CAN., May 2005, Montréal, Canada. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943149v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auctioning divisible goods : does every bidder need to win to get an equilibrium price ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Timber appraisal from French public auctions : how to set the reserve price when there are unsold lots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Congrès de la Société Canadienne de Science Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Québec, Canada. 16 p</w:t>
+              <w:t xml:space="preserve">22. Journées de Microéconomie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Hammamet, Tunisia. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072830v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auctioning divisible goods: does every bidder need to win to achieve an equilibrium price ?</w:t>
+                <w:t xml:space="preserve">Auctioning divisible goods : Does every bidder need to win to get an equilibrium price?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Congrès de la Société Canadienne de Science Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Canadienne de Science Economique (SCSE). CAN., May 2005, Montréal, Canada. 16 p</w:t>
+              <w:t xml:space="preserve">20th Annual Congress Conference of the European Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072801v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timber appraisal from French public auctions : how to set the reserve price when there are unsold lots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Waelbroeck</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Journées de Microéconomie appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Hammamet, Tunisia. 25 p</w:t>
+              <w:t xml:space="preserve">32nd Conference of the European Association of Research in Industrial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072822v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auctioning divisible goods : Does every bidder need to win to get an equilibrium price?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
+                <w:t xml:space="preserve">Auctioning divisible goods : does every bidder need to win to get an equilibrium price ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Annual Congress Conference of the European Economic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">45. Congrès de la Société Canadienne de Science Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Québec, Canada. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943163v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auctioning divisible goods : does every bidder need to win to get an equilibrium price ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Congrès de l'AFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Paris, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enchères de bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Jeunes chercheurs du département INRA-SAE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10327,65 +10444,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting The Small Market Gardening Sector In France: Comparison Of CAP Policy Options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lécole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10400,51 +10517,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10454,275 +10571,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles politiques publiques pour favoriser des paysages agricoles multifonctionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.à Paraître, 2019, Sciences en Partage (Quae), à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-environmental schemes in Europe: switching to collective action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protecting the Environment, privately</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World Scientific Publishing - Imperial College Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 363 p., 2015, 9789814675444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10732,156 +10849,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(How) can economic experiments inform EU agricultural policy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbeth Colen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liesbeth Colen</w:t>
+                <w:t xml:space="preserve">Uwe Latacz-Lohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2791/17634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10891,51 +11008,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood heating and moral licensing: a survey study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mathex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10957,371 +11074,371 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation auctions: an online double constraint reverse auction experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189991v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Nudges backfire : Evidence from a Randomized Field Experiment to Boost Biological Pest Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabé-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target versus budget reverse auctions: an online experiment using the strategy method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguishing economic and moral compensation in the rebound effect: A theoretical and experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mathex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11343,205 +11460,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing an effective small farmers scheme in France with environmental and employment conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lécole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11553,481 +11670,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027230v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudging and Subsidizing Farmers to Foster Smart Water Meter Adoption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do farmers prefer increasing, decreasing, or stable payments in Agri-Environmental Schemes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ouvrard</w:t>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958784v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do farmers prefer increasing, decreasing, or stable payments in Agri-Environmental Schemes?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+                <w:t xml:space="preserve">Nudging and Subsidizing Farmers to Foster Smart Water Meter Adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892858v2</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enchères de contrats agroenvironnementaux : comparaison expérimentale entre contrainte d’objectif et contrainte de budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toho Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Preget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do farmers follow the herd? The influence of social norms in the participation to agri-environmental schemes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Preget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01936004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensating environmental losses versus creating environmental gains: implications for biodiversity offsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12039,349 +12156,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudging farmers to sign agri-environmental contracts: the effects of a collective bonus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Hanley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are the voluntary leaders? Experimental evidence from a sequential contribution game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen - Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the cost of low participation in French timber auctions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-unit auctions and competition structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12394,1106 +12511,1106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan scientifique du Laboratoire d’Économie Forestière : 2003-2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Bruciamacchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A socio-economic analysis of French public timber sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample selection with binary engonenoux variable: a Bayesian analysis of participation to timber auctions</w:t>
+                <w:t xml:space="preserve">Timber appraisal from French public auctions: how to set the reserve price when there are unsold lots?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189204v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timber appraisal from French public auctions: how to set the reserve price when there are unsold lots?</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                <w:t xml:space="preserve">Perspectives de recherche en économie forestière en France : Programmes Prioritaires pour la Période 2005-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Bruciamacchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189146v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de recherche en économie forestière en France : Programmes Prioritaires pour la Période 2005-2008</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+                <w:t xml:space="preserve">Sample selection with binary engonenoux variable: a Bayesian analysis of participation to timber auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190992v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mini-guide pour la mise en place et l’évaluation de Politiques Agro-Environnementales innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] CEE-M. Centre d'Economie de l'Environnement - Montpellier. 2021, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover pour renforcer l’attractivité des mesures agroenvironnementales : résultats d’une enquête menée par le CEE-M en 2020 auprès de 165 viticulteurs d’Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] CEE-M. Centre d'Economie de l'Environnement - Montpellier. 2021, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de pratiques agroenvironnementales : modes d'intervention et d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEE-M. Centre d'Economie de l'Environnement - Montpellier. 2021, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement et usage des pesticides : pour des contrats environnementaux innovants (Coud'pouce), rapport final, programme Pesticides, APR 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de la mise en oeuvre des MAEt en France (2007-2012) : synthèse des résultats d’une enquête nationale menée en 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnalys Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13501,529 +13618,529 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2014, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de faisabilité des Engagements Unitaires à IFT modifié : rapport final de l’étude Juillet 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Etude de faisabilité des Engagements Unitaires à IFT modifié : synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Halska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+                <w:t xml:space="preserve">Agnalys Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Victor</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques (ONEMA); Institut National de l'Environnement Industriel et des Risques (INERIS). 2013</w:t>
+              <w:t xml:space="preserve">[0] 2013, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02808374v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de faisabilité des Engagements Unitaires à IFT modifié : synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Etude de faisabilité des Engagements Unitaires à IFT modifié : rapport final de l’étude Juillet 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Halska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+                <w:t xml:space="preserve">Agnalys Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Victor</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2013, 9 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques (ONEMA); Institut National de l'Environnement Industriel et des Risques (INERIS). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02805605v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions du séminaire « Les mesures agro-environnementales territorialisées et l’enjeu eau » : réflexions pour le programme de développement rural français de la programmation 2014-2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Bilan de la mise en œuvre des MAEt en Languedoc-Roussillon : Synthèse des résultats d’enquêtes auprès des parties prenantes Septembre 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2012, 4 p</w:t>
+              <w:t xml:space="preserve">[0] 2012, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802304v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de la mise en œuvre des MAEt en Languedoc-Roussillon : Synthèse des résultats d’enquêtes auprès des parties prenantes Septembre 2012</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Conclusions du séminaire « Les mesures agro-environnementales territorialisées et l’enjeu eau » : réflexions pour le programme de développement rural français de la programmation 2014-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2012, 6 p</w:t>
+              <w:t xml:space="preserve">[0] 2012, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810288v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire « les Mesures Agro-Environnementales et l’enjeu eau » : bilan de la journée et pistes de réflexion pour le programme de développement rural français de la programmation 2014-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14031,262 +14148,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2011, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercialisation du bois : amélioration des procédures d'enchères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique. 2006, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercialisation du bois : amélioration des procédures d'enchères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Conseil Régional de Lorraine. 2005, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'adéquation de l'offre en bois de l'Office national des forêts à la demande de ses acheteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Office National des Forêts. 2004, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14296,157 +14413,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Economics, insights of an experimental session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lécole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Preget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14593,51 +14710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488755v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mathex" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gosset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0345658" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coiffard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924411v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163348v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;cole" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108722" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eec.2025.10031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04900081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chab&#233;-Ferret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Salani&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48804180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107610" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouvrard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbad013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04114539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Limbach" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00198-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans de Vries" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hanley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107229" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Preget" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00532-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106946" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbz024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure K&#252;hfuss" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.06.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513844297194836E12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen Van" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9550-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbv031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416121v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Colen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez y Paloma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Latacz-Lohmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12107" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506465v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.92.4.641" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.802.0085" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506360v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595146v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ferr&#233;ole Menu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.213.0097" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Waelbroeck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2010.539546" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072343v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Marty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549810903463395" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072434v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17241" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072779v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cavaignac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2005.08.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0X2H53K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072923v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072922v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gosset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217030v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salani&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690270v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227775v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Helal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971908v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929476v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941049v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942346v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942854v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans P. De Vries" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786076v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681896v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790151v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681895v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742411v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743066v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743124v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez-Y-Paloma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485474v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas David Hanley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927563v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741665v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739425v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744928v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927554v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen - Van" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927575v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485465v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595389v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoro Sidibe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Mayenco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485464v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821034v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943214v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822180v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943098v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943117v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072444v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943106v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943137v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943149v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072830v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pr&#233;get" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072801v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072822v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waelbroeck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943163v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072841v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072842v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480948v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797609v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/327152.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02519194v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2791/17634" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654047v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189991v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971193v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055743v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071161v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349026v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03027230v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958784v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892858v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02378412v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toho Hien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936004v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487105v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148581v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811500v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816001v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811713v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189366v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189282v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189204v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189146v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190992v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234868v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219471v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219739v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801901v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792838v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnalys Michaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808374v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Halska" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Victor" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805605v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802304v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810288v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803609v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189132v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190991v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190997v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921991v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousselle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488755v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mathex" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gosset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0345658" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589889v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iva Alif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Preget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja &#352;umrada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2026.109024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403919v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coiffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;cole" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108722" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eec.2025.10031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04900081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chab&#233;-Ferret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Salani&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48804180" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107610" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04114539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Limbach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00198-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouvrard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbad013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans de Vries" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hanley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107271" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107229" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00532-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106946" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbz024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure K&#252;hfuss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607967v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.06.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675821v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513844297194836E12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Colen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez y Paloma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Latacz-Lohmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.92.4.641" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300195v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen Van" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9550-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506443v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbv031" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506278v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.802.0085" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Waelbroeck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2010.539546" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646414v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ferr&#233;ole Menu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.213.0097" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072343v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Marty" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549810903463395" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17241" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072385v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072796v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2005.08.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0X2H53K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072779v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cavaignac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922006v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salani&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480935v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227775v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gosset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217073v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168224v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Helal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971897v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028323v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929476v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929455v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942875v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942854v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans P. De Vries" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789104v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681896v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786076v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790151v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681895v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801402v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742411v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710359v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743066v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485474v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas David Hanley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927563v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741665v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606341v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez-Y-Paloma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739425v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750282v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927554v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485465v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804774v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen - Van" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927575v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoro Sidibe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Mayenco" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485464v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821034v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943214v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943117v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943137v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072801v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072822v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pr&#233;get" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waelbroeck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943163v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943149v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072830v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072841v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072842v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788255v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797609v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/327152.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02519194v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2791/17634" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654047v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189991v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971193v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071161v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349026v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03027230v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892858v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958784v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02378412v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toho Hien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487105v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811500v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816001v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811713v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189282v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189146v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189204v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234868v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219471v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219739v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792838v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnalys Michaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805605v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Halska" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Victor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808374v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810288v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802304v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803609v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189132v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190991v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190997v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921991v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousselle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>