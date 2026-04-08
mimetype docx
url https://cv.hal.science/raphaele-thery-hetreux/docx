--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -100,1172 +100,1172 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de pompes à chaleur pour l'intégration optimale des réacteurs dans les procédés : analyse énergétique, raisonnement à base de règles et optimisation</w:t>
+                <w:t xml:space="preserve">Coupling Rule-based reasoning, Exergy analysis and Pinch analysis to optimize and improve the Energy efficiency of Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha-Lys Senoussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lasuye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe Congrès Francophone de la Société Francaise de Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th European Symposium on Computer Aided Process Engineering / 15th International Symposium on Process Systems Engineering (ESCAPE34/PSE24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flavio Manenti; Gintaras V. Reklaitis, Jun 2024, Florence, Italy. pp.3367-3372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-28824-1.50562-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026073v1</w:t>
+                <w:t xml:space="preserve">hal-05023559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the optimisation of E-SAF production: energy efficiency comparison of 3 e-methanol synthesis pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en oeuvre de pompes à chaleur pour l'intégration optimale des réacteurs dans les procédés : analyse énergétique, raisonnement à base de règles et optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha-Lys Senoussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hetreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Eneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hayato Hagi</w:t>
+                <w:t xml:space="preserve">Thierry Lasuye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">XIXe Congrès Francophone de la Société Francaise de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024017v1</w:t>
+                <w:t xml:space="preserve">hal-05026073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'optimisation de la production d'e-carburants : comparaison de l'efficacité énergétique de 3 voies de synthèse de l'e-méthanol et optimisation exergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Eneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayato Hagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe Congrès Francophone de la Société Francaise de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'analyse exergétique avancée combinée au raisonnement à base de règles pour l'optimisation de l'efficacité énergétique des procédés industriels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noha-Lys Senoussaoui</w:t>
+                <w:t xml:space="preserve">Towards the optimisation of E-SAF production: energy efficiency comparison of 3 e-methanol synthesis pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Eneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayato Hagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe Congrès Francophone de la Société Francaise de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">ECOS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026064v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédimensionnement et Pilotage optimal de chaînes de conversion Power To X : application à la production de CH4 à partir d&amp;quot;H2 et de CO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Melin</w:t>
+                <w:t xml:space="preserve">Application de l'analyse exergétique avancée combinée au raisonnement à base de règles pour l'optimisation de l'efficacité énergétique des procédés industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha-Lys Senoussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Baudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe Congrès Francophone de la Société Francaise de Génie des Procédés (SFGP)</w:t>
+              <w:t xml:space="preserve">XIXe Congrès Francophone de la Société Francaise de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026042v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Rule-based reasoning, Exergy analysis and Pinch analysis to optimize and improve the Energy efficiency of Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noha-Lys Senoussaoui</w:t>
+                <w:t xml:space="preserve">Prédimensionnement et Pilotage optimal de chaînes de conversion Power To X : application à la production de CH4 à partir d&amp;quot;H2 et de CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hetreux</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th European Symposium on Computer Aided Process Engineering / 15th International Symposium on Process Systems Engineering (ESCAPE34/PSE24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIXe Congrès Francophone de la Société Francaise de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023559v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodelage de réseaux d'échangeurs de chaleur intégrant la dépendance à la température des débits calorifiques des courants : application à l'unité d'hydrodésulfuration d'une raffinerie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Eneau</w:t>
+                <w:t xml:space="preserve">Approche couplant analyse exergétique et analyse pincement pour l'optimisation d'un procédé de production de méthanol issu du gaz naturel et de CO2 valorisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha-Lys Senoussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayato Hagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Congrès de la SFGP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025959v1</w:t>
+                <w:t xml:space="preserve">hal-05025961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche couplant analyse exergétique et analyse pincement pour l'optimisation d'un procédé de production de méthanol issu du gaz naturel et de CO2 valorisé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noha-Lys Senoussaoui</w:t>
+                <w:t xml:space="preserve">Remodelage de réseaux d'échangeurs de chaleur intégrant la dépendance à la température des débits calorifiques des courants : application à l'unité d'hydrodésulfuration d'une raffinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Eneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayato Hagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Congrès de la SFGP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025961v1</w:t>
+                <w:t xml:space="preserve">hal-05025959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de la chaleur fatale par la planification énergétique de sites locaux en synergie</w:t>
+                <w:t xml:space="preserve">Outil d'aide au pilotage des centrales de cogénération participant au marché day-ahead de l'électricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Leclercq</w:t>
+                <w:t xml:space="preserve">Lise Mallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry-Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Floquet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026014v1</w:t>
+                <w:t xml:space="preserve">hal-05025963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil d'aide au pilotage des centrales de cogénération participant au marché day-ahead de l'électricité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorisation de la chaleur fatale par la planification énergétique de sites locaux en synergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hetreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Théry-Hétreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Mallier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Baudet</w:t>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025963v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term Planning of Combined Heat and Power Plants Participating in the Electricity Day-ahead Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Mallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Integration Modelling and Optimization for energy saving and pollution reduction, 22nd conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Agios Nikolaos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1290,90 +1290,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification court-terme des Centrales de Cogénération participant au marché day-ahead de l'électricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Mallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe Congrés Français de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1424,51 +1424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leclerq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Thery-Hetreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1545,51 +1545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe Congrès Français de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1653,51 +1653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Symposium on Computer Aided Process Engineeging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelone (ES), Spain. pp.1783-1788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1722,51 +1722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Operational Heat Exchanger Network Robustness via Interval Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1878,51 +1878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dechelotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2003,51 +2003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2562,90 +2562,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling framework for energy system planning: Application to CHP plants participating in the electricity market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Mallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 214, pp.118976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2705,64 +2705,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 214, pp.118970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2822,64 +2822,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 214, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2965,51 +2965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 131, pp.571-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3037,577 +3037,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic approach: combining process optimisation exergy analysis and energy recovery for a better efficiency of industrial processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gourmelon</w:t>
+                <w:t xml:space="preserve">Definition of a Robustness Indicator for Assessment of Heat Exchanger Network Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hetreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Exergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJEX.2017.086169⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.1813-1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50304-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134684v1</w:t>
+                <w:t xml:space="preserve">hal-01886952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of Heat Integrated Distillation Column “HIDiC”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Rouzineau</w:t>
+                <w:t xml:space="preserve">A systematic approach: combining process optimisation exergy analysis and energy recovery for a better efficiency of industrial processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Meyer</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50299-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Exergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (4), pp.298-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJEX.2017.086169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888431v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Integration optimization in a Multiproduct Biorefinery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
+                <w:t xml:space="preserve">Design and optimization of Heat Integrated Distillation Column “HIDiC”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Yala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouzineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Domenech</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 40, pp.1801-1806. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50302-0⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 40, pp.1783-1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50299-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840816v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a Robustness Indicator for Assessment of Heat Exchanger Network Performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Payet</w:t>
+                <w:t xml:space="preserve">Heat Integration optimization in a Multiproduct Biorefinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Belletante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Floquet</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 40, pp.1813-1818. </w:t>
+              <w:t xml:space="preserve">, 2017, 40, pp.1801-1806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50304-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50302-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886952v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exergy analysis in ProSimPlus® simulation software: A focus on exergy efficiency evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 79, pp.91-112. </w:t>
@@ -3645,90 +3645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premises for a combined Exergy and Pinch Optimization within ProSimPlus® simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4077,64 +4077,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 44, pp. 38 -59. </w:t>
@@ -5582,51 +5582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire de Génie Chimique. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5813,51 +5813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha-Lys Senoussaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hetreux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024017v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grasso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Hagi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026048v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Melin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50562-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025959v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry-H&#233;treux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mallier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclerq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Thery-Hetreux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Payet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63428-3.50238-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dechelotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourmelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghannadzadeh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Hassan Agha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba St&#233;ger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fabre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118976" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118970" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134684v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gourmelon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2017.086169" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888431v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Yala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50299-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Belletante" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Domenech" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50302-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50304-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2015.02.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63455-9.50086-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alloula" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Monfreda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1332220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brehelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AIC.12768" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFFXH2GM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.02.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Agha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.545444" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brehelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009046" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-009-0091-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.10.032" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85WT85NS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Olivier-Maget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594009v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2006.06.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068215v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450830211" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1X7LXT78-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600533v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd.04112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Llovell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.06.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05022568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha-Lys Senoussaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hetreux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50562-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026073v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grasso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Hagi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Melin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mallier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry-H&#233;treux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclerq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Thery-Hetreux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Payet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63428-3.50238-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dechelotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourmelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghannadzadeh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Hassan Agha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba St&#233;ger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fabre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118976" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118970" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50304-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gourmelon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2017.086169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Yala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50299-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Belletante" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Domenech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50302-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2015.02.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63455-9.50086-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alloula" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Monfreda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1332220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brehelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AIC.12768" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFFXH2GM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.02.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Agha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.545444" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brehelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009046" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-009-0091-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.10.032" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85WT85NS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Olivier-Maget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594009v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2006.06.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068215v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450830211" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1X7LXT78-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600533v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd.04112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Llovell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.06.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05022568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>