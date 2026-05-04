--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -2321,230 +2321,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification de l'énergie : vers une stratégie de décision multicritère et multi niveaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche combinée Optimisation/Simulation pour l’ordonnancement des procédés discontinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hetreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés (2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493326v1</w:t>
+                <w:t xml:space="preserve">hal-04493417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche combinée Optimisation/Simulation pour l’ordonnancement des procédés discontinus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hetreux</w:t>
+                <w:t xml:space="preserve">Planification de l'énergie : vers une stratégie de décision multicritère et multi niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Fabre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne (FR), France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés (2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493417v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4449,51 +4449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy planning: a multi-level and multicriteria decision making structure proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central European Journal of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (3), pp.265-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4621,470 +4621,458 @@
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 35 (2), pp.611-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2009.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour reactive distillation process for hydrogen production by HI decomposition from HI–I2–H2O solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (3), pp.396-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la simulation dynamique hybride vers la conduite de procédés batch et semi-continus.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hetreux</w:t>
+                <w:t xml:space="preserve">Infinite/infinite analysis as a tool for an early oriented synthesis of a reactive pressure swing distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Olivier-Maget</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Reneaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 41 (5), pp.585-616. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (5-6), pp.487-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/jesa.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2006.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477863v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite/infinite analysis as a tool for an early oriented synthesis of a reactive pressure swing distillation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la simulation dynamique hybride vers la conduite de procédés batch et semi-continus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hetreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Bonet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nelly Olivier-Maget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2006.06.004⟩</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (5), pp.585-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594009v1</w:t>
+                <w:t xml:space="preserve">hal-03477863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de faisabilité, synthèse et conception des procédés de distillation réactive : état de l'art et analyse critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5103,104 +5091,104 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 83 (2), pp.242-266. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.5450830211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cjce.5450830211⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Design of Reactive Distillation Columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5232,200 +5220,200 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8 (4), pp.379-400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1205/cherd.04112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a dynamic multiphase flash: the positive flash. Application to the calculation of ternary diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Llovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2 (12), pp.2469-2480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2004.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5435,91 +5423,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité Énergétique des sites industriels : de la donnée au remodelage des procédés et des systèmes énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Toulouse INP, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05022568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5529,51 +5517,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RREFlex : outil logiciel dédié à la synthèse de réseaux d'échangeurs de chaleur flexibles - reconfiguration totale ou remodelage partiel du réseau existant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5608,65 +5596,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire de Génie Chimique. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5813,51 +5801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha-Lys Senoussaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hetreux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50562-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026073v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grasso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Hagi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Melin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mallier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry-H&#233;treux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclerq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Thery-Hetreux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Payet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63428-3.50238-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dechelotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourmelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghannadzadeh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Hassan Agha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba St&#233;ger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fabre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118976" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118970" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50304-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gourmelon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2017.086169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Yala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50299-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Belletante" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Domenech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50302-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2015.02.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63455-9.50086-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alloula" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Monfreda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1332220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brehelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AIC.12768" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFFXH2GM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.02.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Agha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.545444" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brehelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009046" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-009-0091-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.10.032" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85WT85NS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Olivier-Maget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594009v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2006.06.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068215v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450830211" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1X7LXT78-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600533v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd.04112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Llovell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.06.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05022568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha-Lys Senoussaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hetreux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50562-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026073v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grasso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Hagi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Melin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mallier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry-H&#233;treux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclerq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Thery-Hetreux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Payet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63428-3.50238-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dechelotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourmelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghannadzadeh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Hassan Agha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba St&#233;ger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fabre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118976" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118970" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50304-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gourmelon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2017.086169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Yala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50299-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Belletante" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Domenech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50302-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2015.02.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63455-9.50086-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alloula" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Monfreda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1332220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brehelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AIC.12768" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFFXH2GM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.02.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Agha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.545444" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brehelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009046" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-009-0091-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.10.032" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943401v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2006.06.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Olivier-Maget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450830211" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1X7LXT78-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd.04112" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602723v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Llovell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.06.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05022568v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026081v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>