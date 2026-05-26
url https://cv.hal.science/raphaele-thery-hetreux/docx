--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -2321,230 +2321,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche combinée Optimisation/Simulation pour l’ordonnancement des procédés discontinus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hetreux</w:t>
+                <w:t xml:space="preserve">Planification de l'énergie : vers une stratégie de décision multicritère et multi niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Fabre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne (FR), France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés (2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493417v1</w:t>
+                <w:t xml:space="preserve">hal-04493326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification de l'énergie : vers une stratégie de décision multicritère et multi niveaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche combinée Optimisation/Simulation pour l’ordonnancement des procédés discontinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hetreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés (2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493326v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4449,51 +4449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy planning: a multi-level and multicriteria decision making structure proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central European Journal of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (3), pp.265-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5801,51 +5801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha-Lys Senoussaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hetreux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50562-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026073v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grasso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Hagi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Melin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mallier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry-H&#233;treux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclerq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Thery-Hetreux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Payet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63428-3.50238-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dechelotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourmelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghannadzadeh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Hassan Agha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba St&#233;ger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fabre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118976" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118970" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50304-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gourmelon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2017.086169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Yala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50299-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Belletante" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Domenech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50302-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2015.02.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63455-9.50086-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alloula" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Monfreda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1332220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brehelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AIC.12768" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFFXH2GM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.02.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Agha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.545444" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brehelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009046" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-009-0091-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.10.032" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943401v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2006.06.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Olivier-Maget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450830211" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1X7LXT78-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd.04112" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602723v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Llovell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.06.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05022568v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026081v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha-Lys Senoussaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hetreux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50562-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026073v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grasso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Hagi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Melin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mallier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry-H&#233;treux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclerq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Thery-Hetreux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Payet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63428-3.50238-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dechelotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourmelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghannadzadeh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Hassan Agha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba St&#233;ger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fabre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118976" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118970" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50304-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gourmelon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2017.086169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Yala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50299-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Belletante" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Domenech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50302-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2015.02.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63455-9.50086-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alloula" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Monfreda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1332220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brehelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AIC.12768" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFFXH2GM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.02.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Agha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.545444" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brehelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009046" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-009-0091-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.10.032" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943401v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2006.06.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Olivier-Maget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450830211" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1X7LXT78-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd.04112" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602723v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Llovell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.06.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05022568v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026081v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>