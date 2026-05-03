--- v0 (2026-04-04)
+++ v1 (2026-05-03)
@@ -879,334 +879,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Social Formalism and Survey for Recommender Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing Pedophile Activity in Different P2P Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bernardes</w:t>
+                <w:t xml:space="preserve">Thibault Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Diaby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Fournier</w:t>
+                <w:t xml:space="preserve">Isabelle Chrisment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Fogelman-Soulié</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Magnien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGKDD explorations : newsletter of the Special Interest Group (SIG) on Knowledge Discovery &amp; Data Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2783702.2783705⟩</w:t>
+              <w:t xml:space="preserve">Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue on Contemporary Developments in Child Protection, 3 (3), pp.314-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/socsci3030314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568658v1</w:t>
+                <w:t xml:space="preserve">hal-01052773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Pedophile Activity in Different P2P Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Social Formalism and Survey for Recommender Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bernardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chrisment</w:t>
+                <w:t xml:space="preserve">Françoise Fogelman-Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Magnien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Special Issue on Contemporary Developments in Child Protection, 3 (3), pp.314-325. </w:t>
+              <w:t xml:space="preserve">SIGKDD explorations : newsletter of the Special Interest Group (SIG) on Knowledge Discovery &amp; Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.20--37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/socsci3030314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2783702.2783705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052773v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying paedophile activity in a large P2P system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1534,334 +1534,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAP Inference Reasoning on TMLN with Neo4j</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Travers</w:t>
+                <w:t xml:space="preserve">FACETS: A Tool for Improved Exploration of Large Symbolic Music Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiange Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA'24</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DLfM 2024: 11th International Conference on Digital Libraries for Musicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery, Jun 2024, Stellenbosch, South Africa. pp.63-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3660570.3660578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753923v1</w:t>
+                <w:t xml:space="preserve">hal-04641824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FACETS: A Tool for Improved Exploration of Large Symbolic Music Collections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiange Zhu</w:t>
+                <w:t xml:space="preserve">Supra-Laplacian Encoding for Transformer on Dynamic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Karmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rigaux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DLfM 2024: 11th International Conference on Digital Libraries for Musicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Thirty-eighth Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver (CA), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641824v1</w:t>
+                <w:t xml:space="preserve">hal-04785441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supra-Laplacian Encoding for Transformer on Dynamic Graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thome</w:t>
+                <w:t xml:space="preserve">MAP Inference Reasoning on TMLN with Neo4j</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-S 'Niehotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirty-eighth Annual Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Vancouver (CA), Canada</w:t>
+              <w:t xml:space="preserve">BDA'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785441v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal receptive field in dynamic graph learning: A comprehensive analysis</w:t>
               </w:r>
@@ -1972,51 +1972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeoMaPy: A Parametric Framework for Reasoning with MAP Inference on Temporal Markov Logic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2070,239 +2070,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PKSpell: Data-Driven Pitch Spelling and Key Signature Estimation</w:t>
+                <w:t xml:space="preserve">Web Image Context Extraction with Graph Neural Networks and Sentence Embeddings on the DOM tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Foscarin</w:t>
+                <w:t xml:space="preserve">Chen Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hicham Randrianarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audebert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GEM: Graph Embedding and Mining - ECML/PKDD Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.258-267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-93736-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300102v1</w:t>
+                <w:t xml:space="preserve">hal-03324009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Image Context Extraction with Graph Neural Networks and Sentence Embeddings on the DOM tree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hicham Randrianarivo</w:t>
+                <w:t xml:space="preserve">PKSpell: Data-Driven Pitch Spelling and Key Signature Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Foscarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEM: Graph Embedding and Mining - ECML/PKDD Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324009v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the Impact of Semantics and Structure on Recommendation Accuracy and Diversity</w:t>
               </w:r>
@@ -2383,51 +2383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diff procedure for music score files</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foscarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2560,51 +2560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la correction rythmique des partitions numérisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foscarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2694,51 +2694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S 'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2909,330 +2909,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Digital Score Library Based on MEI</w:t>
+                <w:t xml:space="preserve">Querying XML score databases: XQuery is not enough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(MEC'16) Music Encoding Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(ISMIR'16) International Society for Music Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, New-York, USA, Unknown Region. pp.723--729, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1416976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568653v1</w:t>
+                <w:t xml:space="preserve">hal-01568655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying XML score databases: XQuery is not enough</w:t>
+                <w:t xml:space="preserve">Querying Music Notation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(ISMIR'16) International Society for Music Information Retrieval Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(TIME'16) International Symposium on Temporal Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kongens Lyngby, Denmark. pp.1--9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIME.2016.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1416976⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01568655v1</w:t>
+                <w:t xml:space="preserve">hal-01568656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying Music Notation</w:t>
+                <w:t xml:space="preserve">A Digital Score Library Based on MEI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(TIME'16) International Symposium on Temporal Representation and Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(MEC'16) Music Encoding Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montréal, Canada. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIME.2016.13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01568656v1</w:t>
+                <w:t xml:space="preserve">hal-01568653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is There a Data Model in Music Notation?</w:t>
               </w:r>
@@ -3421,51 +3421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMMICO : recommandation sociale pour la visite de musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Viennet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprentissage Artificiel et Fouille de Données, AAFD 2014, Université Paris 13, Institut Galilée, Villetaneuse, France, 29-30 avril 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3594,51 +3594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Paedophile Queries in a Large P2P System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3717,51 +3717,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeoMaPy: calcul de MAP inference sur des graphs de connaissance temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S 'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3812,51 +3812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating musical score difference: a two-level comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foscarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4492,51 +4492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645098v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karmim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ramzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S 'Niehotta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678103v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Zhu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc6010023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti Morales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.01.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Viard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.12.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.12.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernardes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diaby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fogelman-Souli&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viennet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783702.2783705" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci3030314" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2012.02.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lafon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Silva-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Couairon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Daga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Daquino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scharnhorst" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10529114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04641824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3660570.3660578" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647025v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leshanshui Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614757" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foscarin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Dang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Randrianarivo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93736-2_20" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267454v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73198-8_20" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345821v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Gaumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinna Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30569-1_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Travers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568655v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1416976" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2016.13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568657v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Danisch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2014.6861035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Matthieu Latapy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2011.5935191" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01989029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Delacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gil-Michalon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582760v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Canny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carvalho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Catalina Morales Tirado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo de Berardinis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02444174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645098v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karmim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ramzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S 'Niehotta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678103v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Zhu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc6010023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti Morales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.01.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Viard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.12.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.12.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci3030314" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernardes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diaby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fogelman-Souli&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viennet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783702.2783705" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2012.02.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lafon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Silva-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Couairon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Daga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Daquino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scharnhorst" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10529114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04641824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3660570.3660578" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647025v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leshanshui Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614757" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Dang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Randrianarivo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93736-2_20" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300102v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foscarin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267454v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73198-8_20" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345821v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Gaumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinna Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30569-1_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Travers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1416976" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2016.13" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568657v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Danisch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2014.6861035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Matthieu Latapy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2011.5935191" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01989029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Delacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gil-Michalon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582760v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Canny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carvalho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Catalina Morales Tirado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo de Berardinis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02444174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>