--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1245,51 +1245,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1404,173 +1404,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenting the research process. Opportunities and challenges for Bibliometrics and Information Retrieval</w:t>
+                <w:t xml:space="preserve">MAP Inference Reasoning on TMLN with Neo4j</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Daga</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andrea Scharnhorst</w:t>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-S 'Niehotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470786v1</w:t>
+                <w:t xml:space="preserve">hal-04753923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FACETS: A Tool for Improved Exploration of Large Symbolic Music Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiange Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1589,92 +1554,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DLfM 2024: 11th International Conference on Digital Libraries for Musicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Computing Machinery, Jun 2024, Stellenbosch, South Africa. pp.63-67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3660570.3660578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supra-Laplacian Encoding for Transformer on Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Karmim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1716,152 +1681,187 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Thirty-eighth Annual Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAP Inference Reasoning on TMLN with Neo4j</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Travers</w:t>
+                <w:t xml:space="preserve">Documenting the research process. Opportunities and challenges for Bibliometrics and Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Daga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Daquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Scharnhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA'24</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dublin (Ireland), Ireland. pp.4-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10529114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753923v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal receptive field in dynamic graph learning: A comprehensive analysis</w:t>
               </w:r>
@@ -1966,1734 +1966,1933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647025v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeoMaPy: A Parametric Framework for Reasoning with MAP Inference on Temporal Markov Logic Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">NeoMaPy: A Framework for Computing MAP Inference on Temporal Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-S 'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM 2023 - International Conference on Information and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Birmingham (UK), United Kingdom. pp.400-409, </w:t>
+              <w:t xml:space="preserve">IJCAI-23 - Thirty-Second International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Macau, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3583780.3614757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2023/831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347088v1</w:t>
+                <w:t xml:space="preserve">hal-04347093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Image Context Extraction with Graph Neural Networks and Sentence Embeddings on the DOM tree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hicham Randrianarivo</w:t>
+                <w:t xml:space="preserve">NeoMaPy: A Parametric Framework for Reasoning with MAP Inference on Temporal Markov Logic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audebert</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEM: Graph Embedding and Mining - ECML/PKDD Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-93736-2_20⟩</w:t>
+              <w:t xml:space="preserve">CIKM 2023 - International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Birmingham (UK), United Kingdom. pp.400-409, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583780.3614757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324009v1</w:t>
+                <w:t xml:space="preserve">hal-04347088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PKSpell: Data-Driven Pitch Spelling and Key Signature Estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Web Image Context Extraction with Graph Neural Networks and Sentence Embeddings on the DOM tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chen Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Randrianarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audebert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GEM: Graph Embedding and Mining - ECML/PKDD Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.258-267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-93736-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300102v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Impact of Semantics and Structure on Recommendation Accuracy and Diversity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Tabourier</w:t>
+                <w:t xml:space="preserve">PKSpell: Data-Driven Pitch Spelling and Key Signature Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Foscarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASONAM 2020. IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, La Hague (virtual), Netherlands</w:t>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999863v1</w:t>
+                <w:t xml:space="preserve">hal-03300102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diff procedure for music score files</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Foscarin</w:t>
+                <w:t xml:space="preserve">Testing the Impact of Semantics and Structure on Recommendation Accuracy and Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tabourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Digital Libraries for Musicology (DLfM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, The Hague, Netherlands. pp.7</w:t>
+              <w:t xml:space="preserve">ASONAM 2020. IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La Hague (virtual), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267454v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding temporal and structural information in machine learning models for recommendation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Viard</w:t>
+                <w:t xml:space="preserve">Computation and Visualization of Differences between two XML Music Score Files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Foscarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LEG @ ECML-PKDD 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">ISMIR 2019 - 20th annual conference of the International Society for Music Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444211v1</w:t>
+                <w:t xml:space="preserve">hal-02309923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la correction rythmique des partitions numérisées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Foscarin</w:t>
+                <w:t xml:space="preserve">Encoding temporal and structural information in machine learning models for recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIM 2018 - Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Amiens, France. pp.87-95</w:t>
+              <w:t xml:space="preserve">LEG @ ECML-PKDD 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791404v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Patterns of Interest in IP Traffic Using Cliques in Bipartite Link Streams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Latapy</w:t>
+                <w:t xml:space="preserve">A diff procedure for music score files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Foscarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Complex Networks (COMPLENET ​2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Digital Libraries for Musicology (DLfM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, The Hague, Netherlands. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-73198-8_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01665089v1</w:t>
+                <w:t xml:space="preserve">hal-02267454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Temporal and Structural Features of Threads in a Mailing-List</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Viard</w:t>
+                <w:t xml:space="preserve">Évaluation de la correction rythmique des partitions numérisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Foscarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Latapy</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Complex Networks (CompleNet 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JIM 2018 - Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Amiens, France. pp.87-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345821v1</w:t>
+                <w:t xml:space="preserve">hal-01791404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying XML score databases: XQuery is not enough</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Travers</w:t>
+                <w:t xml:space="preserve">Discovering Patterns of Interest in IP Traffic Using Cliques in Bipartite Link Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-S 'Niehotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Magnien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(ISMIR'16) International Society for Music Information Retrieval Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1416976⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Complex Networks (COMPLENET ​2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Boston, United States. pp.233-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-73198-8_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568655v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying Music Notation</w:t>
+                <w:t xml:space="preserve">A Digital Score Library Based on MEI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(TIME'16) International Symposium on Temporal Representation and Reasoning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">(MEC'16) Music Encoding Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montréal, Canada. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568656v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Digital Score Library Based on MEI</w:t>
+                <w:t xml:space="preserve">Querying XML score databases: XQuery is not enough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(MEC'16) Music Encoding Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(ISMIR'16) International Society for Music Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, New-York, USA, Unknown Region. pp.723--729, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1416976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568653v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Data Model in Music Notation?</w:t>
+                <w:t xml:space="preserve">Querying Music Notation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(TENOR'16) International Conference on Technologies for Music Notation and Representation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(TIME'16) International Symposium on Temporal Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kongens Lyngby, Denmark. pp.1--9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIME.2016.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568654v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un Traitement Algébrique de la Notation Musicale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Travers</w:t>
+                <w:t xml:space="preserve">Analysis of the Temporal and Structural Features of Threads in a Mailing-List</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Gaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinna Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(JIM'16) Journées d'Informatique Musicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Workshop on Complex Networks (CompleNet 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dijon, France. pp.107-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-30569-1_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568652v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMMICO : recommandation sociale pour la visite de musée</w:t>
+                <w:t xml:space="preserve">Is There a Data Model in Music Notation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Viennet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprentissage Artificiel et Fouille de Données, AAFD 2014, Université Paris 13, Institut Galilée, Villetaneuse, France, 29-30 avril 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">(TENOR'16) International Conference on Technologies for Music Notation and Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cambridge, UK, Unknown Region. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568657v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining bipartite graphs to improve semantic pedophile activity detection</w:t>
+                <w:t xml:space="preserve">Vers un Traitement Algébrique de la Notation Musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Danisch</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Conference on Research Challenges in Information Science (RCIS 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">(JIM'16) Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Albi, France. pp.61-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211165v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">AMMICO : recommandation sociale pour la visite de musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprentissage Artificiel et Fouille de Données, AAFD 2014, Université Paris 13, Institut Galilée, Villetaneuse, France, 29-30 avril 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mining bipartite graphs to improve semantic pedophile activity detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Danisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IEEE International Conference on Research Challenges in Information Science (RCIS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2014.6861035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quantifying Paedophile Queries in a Large P2P System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Computer Communications INFOCOM (Mini-Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Shanghai, China. pp.401-405, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFCOM.2011.5935191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3703,65 +3902,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeoMaPy: calcul de MAP inference sur des graphs de connaissance temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S 'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3776,159 +3975,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA'23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating musical score difference: a two-level comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foscarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Music Research Network One-Day Workshop 2018 (DMRN+13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, London, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3938,297 +4137,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gil-Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2017, Fluoresciences, 3257227892</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gil-Michalon</w:t>
-[...41 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01568651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameterisation of Reasoning on Temporal Markov Logic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-S 'Niehotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D1.8: Final ten-pilots validation report and lessons learned (V1.0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Canny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Catalina Morales Tirado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Daga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo de Berardinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Open University; King's College London; IReMus; CNAM; NUIG; KNAW; MiC; Università di Bologna. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4238,114 +4557,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et analyse d'une thématique rare dans de grands ensembles de requêtes : l'activité pédophile dans le P2P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux sociaux et d'information [cs.SI]. UPMC - Paris 6 Sorbonne Universités, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02444174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4492,51 +4811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645098v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karmim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ramzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S 'Niehotta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678103v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Zhu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc6010023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti Morales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.01.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Viard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.12.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.12.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci3030314" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernardes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diaby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fogelman-Souli&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viennet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783702.2783705" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2012.02.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lafon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Silva-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Couairon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Daga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Daquino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scharnhorst" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10529114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04641824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3660570.3660578" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647025v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leshanshui Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614757" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Dang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Randrianarivo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93736-2_20" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300102v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foscarin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267454v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73198-8_20" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345821v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Gaumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinna Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30569-1_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Travers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1416976" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2016.13" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568657v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Danisch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2014.6861035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Matthieu Latapy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2011.5935191" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01989029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Delacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gil-Michalon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582760v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Canny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carvalho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Catalina Morales Tirado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo de Berardinis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02444174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645098v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karmim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ramzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S 'Niehotta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678103v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Zhu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc6010023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti Morales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.01.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Viard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.12.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.12.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci3030314" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernardes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diaby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fogelman-Souli&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viennet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783702.2783705" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2012.02.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lafon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Silva-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Couairon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04641824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3660570.3660578" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Daga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Daquino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scharnhorst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10529114" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647025v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leshanshui Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/831" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347088v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614757" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Dang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Randrianarivo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93736-2_20" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foscarin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02309923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444211v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267454v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73198-8_20" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Travers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568655v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1416976" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2016.13" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Gaumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinna Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30569-1_8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211165v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Danisch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2014.6861035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650336v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Matthieu Latapy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2011.5935191" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01989029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568651v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Delacroix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gil-Michalon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Canny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carvalho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Catalina Morales Tirado" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo de Berardinis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02444174v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>