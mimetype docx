--- v0 (2026-03-09)
+++ v1 (2026-04-06)
@@ -718,508 +718,508 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Data to Data Games: Exploring Public Engagement with Scientific Information through Serious Game Design Workshops</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Garnier</w:t>
+                <w:t xml:space="preserve">Be my Guest! From Welcome to Hospitality in Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2025 - 19th International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (2), pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5206/cjils-rcsib.v48i2.16754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910140v1</w:t>
+                <w:t xml:space="preserve">hal-05397539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces COmmuns de DOCumentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Garnier</w:t>
+                <w:t xml:space="preserve">Exposer / S'exposer : les bibliothèques narratrices des voix inaudibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle C. Bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démocratie et savoirs</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Documentation et Bibliothèques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les publics : les connaître, les accueillir, 66 (1), pp.19-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04481761v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libraries after Charlie: From Neutrality to Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle C. Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Library Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Be my Guest! From Welcome to Hospitality in Libraries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Bats</w:t>
+                <w:t xml:space="preserve">From Data to Data Games: Exploring Public Engagement with Scientific Information through Serious Game Design Workshops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle C. Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05397539v1</w:t>
+              <w:t xml:space="preserve">TEI 2025 - 19th International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Bordeaux, France. , 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposer / S'exposer : les bibliothèques narratrices des voix inaudibles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle C. Bats</w:t>
+                <w:t xml:space="preserve">Espaces COmmuns de DOCumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documentation et Bibliotheques</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Démocratie et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France. Zenodo, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10217121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476932v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02476927v1</w:t>
+                <w:t xml:space="preserve">hal-04481761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2793,51 +2793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="351EEFDD"/>
+    <w:nsid w:val="19FED7B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3024,51 +3024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelle-bats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2165-8453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114260931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90667-1_11" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle C. Bats" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nauge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ducros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04910140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10217121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/cjils-rcsib.v48i2.16754" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle, C&#233;cile Bats" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12706641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10216988" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10217174" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ricaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8135952" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10216816" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891181v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia E Serholt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eriksson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dalsgaard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240167.3240198" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Pain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vila-Raimondi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12663857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Groschel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Nylandsted Klokmose" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Korsgaard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188605" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelle-bats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2165-8453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114260931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90667-1_11" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle C. Bats" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nauge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ducros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/cjils-rcsib.v48i2.16754" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04910140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10217121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle, C&#233;cile Bats" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12706641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10216988" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10217174" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ricaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8135952" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10216816" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891181v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia E Serholt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eriksson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dalsgaard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240167.3240198" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Pain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vila-Raimondi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12663857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Groschel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Nylandsted Klokmose" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Korsgaard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188605" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>