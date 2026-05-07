--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -390,181 +390,181 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures sensibles de la science : un guide de médiation de la recherche</w:t>
+                <w:t xml:space="preserve">Sprint PGD : retour sur une expérimentation pédagogique et partenariale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Université de Bordeaux. 2025</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Nauge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URFIST de Bordeaux; Université de Poitiers; Université de bordeaux. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135709v1</w:t>
+                <w:t xml:space="preserve">hal-05071108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprint PGD : retour sur une expérimentation pédagogique et partenariale</w:t>
+                <w:t xml:space="preserve">Lectures sensibles de la science : un guide de médiation de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Bordeaux. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Nauge</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05071108v1</w:t>
+                <w:t xml:space="preserve">hal-05135709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'arbre à la feuille : recueil de science slamée</w:t>
               </w:r>
@@ -718,508 +718,508 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Be my Guest! From Welcome to Hospitality in Libraries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Bats</w:t>
+                <w:t xml:space="preserve">From Data to Data Games: Exploring Public Engagement with Scientific Information through Serious Game Design Workshops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle C. Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">TEI 2025 - 19th International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Bordeaux, France. , 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397539v1</w:t>
+                <w:t xml:space="preserve">hal-04910140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposer / S'exposer : les bibliothèques narratrices des voix inaudibles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle C. Bats</w:t>
+                <w:t xml:space="preserve">Espaces COmmuns de DOCumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documentation et Bibliothèques</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Démocratie et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France. Zenodo, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10217121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-02476927v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Data to Data Games: Exploring Public Engagement with Scientific Information through Serious Game Design Workshops</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Garnier</w:t>
+                <w:t xml:space="preserve">Be my Guest! From Welcome to Hospitality in Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2025 - 19th International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04910140v1</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (2), pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5206/cjils-rcsib.v48i2.16754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces COmmuns de DOCumentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Garnier</w:t>
+                <w:t xml:space="preserve">Exposer / S'exposer : les bibliothèques narratrices des voix inaudibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle C. Bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démocratie et savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Documentation et Bibliothèques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les publics : les connaître, les accueillir, 66 (1), pp.19-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04481761v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libraries after Charlie: From Neutrality to Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle C. Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Library Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2793,51 +2793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19FED7B6"/>
+    <w:nsid w:val="EA922D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3024,51 +3024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelle-bats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2165-8453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114260931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90667-1_11" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle C. Bats" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nauge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ducros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/cjils-rcsib.v48i2.16754" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04910140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10217121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle, C&#233;cile Bats" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12706641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10216988" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10217174" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ricaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8135952" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10216816" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891181v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia E Serholt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eriksson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dalsgaard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240167.3240198" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Pain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vila-Raimondi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12663857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Groschel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Nylandsted Klokmose" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Korsgaard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188605" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelle-bats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2165-8453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114260931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90667-1_11" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle C. Bats" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nauge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135709v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ducros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04910140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10217121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/cjils-rcsib.v48i2.16754" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle, C&#233;cile Bats" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12706641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10216988" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10217174" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ricaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8135952" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10216816" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891181v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia E Serholt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eriksson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dalsgaard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240167.3240198" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Pain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vila-Raimondi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12663857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Groschel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Nylandsted Klokmose" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Korsgaard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188605" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>