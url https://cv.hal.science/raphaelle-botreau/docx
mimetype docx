--- v0 (2026-03-14)
+++ v1 (2026-04-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaëlle Botreau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherches à INRAE - UMR1213 Herbivores - Equipe CARAIBE (Comportement, Adaptation, Robustesse et Approche Intégrée du Bien-Etre)Sujet principal de recherche : L'enrichissement du milieu comme moyen d'améliorer d'améliorer le bien-être des ruminants d'élevageFocus sur l'enrichissement physique et occupationnelBovins, ovins et caprinsSujet secondaire :Evaluation multicritère du bien-être animal</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphaelle-botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9599-4313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">132174766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance le 12/02/2008	Thèse sur la modélisation et l'évaluation multicritère du bien-être des animaux de ferme (étude centrée sur les vaches laitières) au sein du projet européen Welfare Quality®, dans le cadre d'une bourse CIFRE avec l'Institut de l'Elevage, encadrement INRA et LIP6 (Université de Paris 6).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> obtenu avec la mention </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Très honorable avec les félicitations du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ecole Doctorale ABIES à Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'ingénieur agronome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’INA P-G (désormais AgroParisTech), spécialité &amp;quot;Productions Animales et Filières des Produits&amp;quot;.Institut National Agronomique de Paris-Grignon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">POSTES OCCUPES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poste actuellement occupé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de Recherches (CRCN)Projet : L’enrichissement du milieu d’élevage des ruminants : pour répondre à quels besoins et avec quels impacts sur le bien-être des animaux ?INRA de Clermont-Ferrand – TheixUnité de Recherche sur les Herbivores – Equipe Caraibe (anciennement ACS)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Décembre 2008 – Avril 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de Recherches (CR2, puis CR1 à partir de mai 2016, puis CRCN à partir de septembre 2017)Projet : Evaluation de la durabilité des systèmes d'élevage de ruminants.INRA de Clermont-Ferrand – TheixUnité de Recherche sur les Herbivores – Equipe Comete (anciennement Sybel)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 2008 – Novembre 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(9 mois)	CDD post-doctoralProjet : Développement de l’outil informatique support de Welfare Quality®, rôle d’interface entre les partenaires développant les modèles d’évaluation du bien-être et les ingénieurs des équipes URH-RTA et Sybel chargés des applications informatiques.INRA de Clermont-Ferrand – TheixUnité de Recherche sur les Herbivores – Equipe ACS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Décembre 2007 – Février 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(3 mois)	CDD de 3 mois en tant que Chef de ProjetProjet : Au sein de Welfare Quality®, transfert du modèle d'évaluation multicritère du bien-être des vaches laitières en ferme (développé au cours de la thèse) vers l'évaluation du bien-être des jeunes bovins à l'engrais.Institut de l'Elevage (Site de Toulouse)Département Techniques d'Elevage et Qualité</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SEJOURS A L’ETRANGER ET POST-DOCS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mai 2015 – Oct. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(6 mois)	Séjour post-doctoral à l’UMR LAE du département Environnement & Agronomie de l’INRA à ColmarProjet : Etude de la prise en compte des compensations dans les méthodes d’évaluation multicritère</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 2010 – Juin 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(3,5 mois)	Séjour post-doctoral à l’Animal Production System group de Wageningen University (Pays-Bas)Projet : Evaluation environnementale des systèmes d’élevage laitiers et réflexions autour des limites des modèles d’évaluation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATIONS SUIVIES ET STAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2020	Formation « Optimiser le montage de projets et la réponse aux appels à projets »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 2019	Formation diplômante relative à l’expérimentation animale : « Conception et réalisation de procédures expérimentales sur l’animal (spécialité animaux de rente »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2017	Formation « Utiliser la plateforme MEANS pour l’évaluation environnementale des productions agricoles »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2013	Ecole-chercheurs « La modélisation d’accompagnement : Mettre des acteurs en situation pour partager des représentations et simuler des dynamiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 2012	Ecole-chercheurs « Analyse de sensibilité et exploration de modèle »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avril-Septembre 2004(6 mois)	Stage à l'Institut de l'Elevage dans le cadre d'un projet ACTA sur la mise en place de mesures d'évaluation du bien-être des bovins en fonction des systèmes d'élevage, notamment au pâturage.Institut de l'Elevage, site du Rheu, sous la direction d'Anne Brulé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai-Août 2003(3 mois)	Stage à l'INRA afin de participer à la réalisation d'une étude sur le sevrage ultra-précoce et le bien-être des porcelets (conséquences comportementales et zootechniques de l'utilisation d'une nourrice artificielle).INRA de Tours - Nouzilly (Unité de Recherche PRC), sous la direction de Violaine Colson et Pierre Orgeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation approfondie du bien-être des bovins en unités expérimentales INRAE : le protocole Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, spécial 03 NOV’AE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between milk intrinsic quality scores and the environmental impact scores of dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.1220-1232. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1828051X.2024.2392796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Rethinking environmental enrichment as providing opportunities to acquire information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (9), pp.101251. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Welfare Quality scoring model for dairy cows to fit experts’ opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J.C.M. van Eerdenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (11), pp.101018. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.101018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction of a method for evaluating the intrinsic quality of bovine milk in relation to its fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (7), pp.100264. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du bien-être des animaux : un problème de sciences animales, sciences sociales et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, attitudes, practices about HIV and implications in risk and stigma prevention among French Guianese and Brazilian border inhabitants : Beliefs about HIV among border inhabitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Parriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1633. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7997-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02456583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du bien-être animal en élevage : les preuves scientifiques, les protocoles et les applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (399), pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour évaluer conjointement performance environnementale et qualité globale des produits – Application aux filières vin et lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Hérisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.519114123596305E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction of an assessment method of the environmental sustainability for cattle farms involved in a Protected Designation of Origin (PDO) cheese value chain, Cantal PDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.357-365. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un complément au système EUROP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sibra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3-5), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation multicritères des systèmes d'élevage pour accompagner leurs évolutions : démarches, enjeux et questions soulevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.255-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to design fuzzy decision trees for sustainability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.130-144. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of indicators to better characterize beef carcasses at the slaughterhouse level in addition to the EUROP system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sibra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.44-51. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2017.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an agroecological assessment of dairy systems: proposal for a set of criteria suited to mountain farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (8), pp.1349-1360. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114000925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Win–win strategies for high beef quality, consumer satisfaction, and farm efficiency, low environmental impacts and improved animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp.1537-1548. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating results of the welfare quality multi-criteria evaluation model for classification of dairy cattle welfare at the herd level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A.M Bokkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (10), pp.6264-6273. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2012-6129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting ethical decisions underlying the scoring of animal welfare in the Welfare Quality® scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Klint Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sandoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1), pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal welfare: establishing a dialogue between science and society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.103-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère appliquée au bien-être des animaux en ferme ou à l'abattoir : difficultés et solutions du projet Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (3), pp.269-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall assessment of animal welfare: strategy adopted in Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (4), pp.363-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of animal welfare at farm level: an application to MCDA methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of computing and decision sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.287-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of animal welfare at farm level: an application of MCDA methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of computing and decision sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (4), pp.287-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation multicritère du bien-être animal: une approche pilote sur des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo des Puys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 2 : analysis of constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.1188-1197. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 2: analysis of constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B.M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.1188-1197. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 1 : a review of existing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.1179-1187. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of criteria for overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc B.M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda J. Kelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.225-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 1: a review of existing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B.M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.1179-1187. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards developing a shared methodology for the joint assessment of animal welfare and sustainability in livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Innsbruck, Austria. pp.705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the classical &amp;quot;three-pillars&amp;quot; vision of sustainability to new frameworks for assessing the effects of farming systems enhancing poultry welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keelin O'Driscoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Foreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Aug 2025, Innsbruck, Austria. pp.702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between milk intrinsic quality scores and the environmental impact scores of dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; VetAgroSup; Université Clermont Auvergne, Jun 2024, Clermant-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement de l'environnement : Une question d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RECABEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RECABE, Oct 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enrichissement de l’environnement des animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RMT BATICE &amp; ONE WELFARE - Le bâtiment d'élevage, point de rencontre entre l'homme et l’animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enriched environment on behaviour, growth and health of goat kids before weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 56th Congress of the International Society for Applied Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tallinn, Estonia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'enrichissement du milieu sur le comportement, la croissance et la santé des chevrettes avant sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tours (FR), France. pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">51ème Colloque de la SFECA 31 mai -2 juin 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Colloque de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRH centre INRAE Clermont-Auvergne-Rhône-Alpes, May 2022, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences des chèvres vis-à-vis de quatre types de brosses et impact sur leur bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand (FR), France. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de techniques d’intelligence artificielle pour étudier et mesurer le comportement animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECA, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goats’ preferences for four types of brushes and impact on their welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.569-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode opérationnelle d'évaluation multicritère des élevages laitiers par l'utilisation de la spectroscopie du lait et de l'outil d'évaluation CAP'2ER®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.454-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère des fermes laitières selon la qualité du lait destiné à la fabrication de fromage estimée par spectroscopie en moyen infra-rouge et les impacts environnementaux estimés par CAP'2ER®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2022 : 26èmes Rencontres autour des Recherches sur les Ruminants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brosses : objets d'enrichissement du milieu chez les chèvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International Caprin Capr'Inov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du bien-être animal en élevage: les preuves scientifiques, les protocoles existants, et les différentes utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the various beef quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference summarizing the implementation of ProOptiBeef Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du bien-être des animaux en ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien-Être Animal : de la Science au Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Need to conciliate beef quality, farm efficiency, environment preservation and animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some considerations about multicriteria evaluation of farm sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Welfare Quality® strategy to design a welfare assessment tool for foxes and mink farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International scientific congress in fur animal production (IFASA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 495 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Welfare and farm sustainability? Multicriteria evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop INRA - SAC "Assessing Sustainable Farming Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of animal welfare at farm level: building an overall assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. PsiAnimal Conference, Behavioural Medicine and Animal Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for predicting and manipulating beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European and Polish Perspective. Is the beef sector in Europe is more to gain from research projects? Quality and safety of beef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Varsovie, Poland. 35 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des périodes de mises-bas pour sécuriser des systèmes herbagers productifs et autonomes en élevage ovin allaitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du programme AGRIBIO3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for predicting and manipulating beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montréal, Canada. 30 p., </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Synalaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité &amp;quot;bien-être&amp;quot; de la ferme à l'abattoir: un outil d'évaluation globale &amp;quot;De la douleur au bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet de l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Cournon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'évaluation globale du bien-être animal en ferme et à l'abattoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la douleur au bien-être animal", Colloque au Salon International de l’Agriculture de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. 14 Diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal welfare at farm level: overall assessment and software tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agricultural Engineering (AgEng 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support informatique pour l'évaluation du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support tool for the overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Delivering Animal Welfare and Quality: Transparency in the Food Production Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion UR1213 Herbivores - Charal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Clermont-Ferrand, France. 16 Diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a welfare scoring system: ethics in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delivering Animal Welfare and Quality. Transparancy in the Food Production Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support tool for the overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software tool to support multicriteria-based assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development : Setting the Agenda for Science and Policy (AgSAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall assessment of animal welfare. The Welfare Quality Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBSRC Animal Welfare Programme. Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Birgmingham, United Kingdom. 29 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tool for the overall assessment of animal welfare at farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure à l’évaluation du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission régionale Bien-être animal de FRSEA-URGBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France. 6 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare assessment and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion EFBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de l'Intergroupe parlementaire pour le bien-être et la conservation des animaux, Parlement européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Strasbourg, France. 21 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall assessment of cow welfare : Strategy adopted in Welfare Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on the Assessment of Animal Welfare at Farm and Group Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment interpréter les résultats : exemple de l'analyse multicritère du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs : Démarches et méthodes pour l'évaluation multicritère de la durabilité des systèmes d'élevage et de culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère du bien-être animal en ferme : une application de méthodes développées en Aide à la Décision Multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'08 - 9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring animal welfare to enable labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Animal welfare-improving by labelling?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Brussels, Belgium. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’une évaluation globale du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GDR Ethologie et Journée de la PRC : Ethologie et bien-être éthologie appliquée et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation en ferme du bien-être des animaux : objectifs, outils disponibles, utilisations, exemple du projet Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation globale du bien-être animal en vue de son intégration dans des démarches qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGRIBEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. 24 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of animal welfare at farm level: an application of MCDA methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Meeting of the European Working Group “Multiple Criteria Decision Aiding”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du bien-être des bovins dans deux systèmes d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lequenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère du bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an overall assessment of animal welfare - the case of dairy herds in Welfare Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cattle Consultancy Days 2007 - Annual Conference For Bovine Veterinary Practitioners And Production Consultants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Nyborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of product information from animal welfare assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Welfare Quality Stakeholder Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et évaluation multicritère du bien-être des animaux de ferme - Étude centrée sur les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Ecole doctorale ABIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés d'une évaluation globale du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of the quality of farm animals' life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UFAW/BVA Ethics Committee International Symposium. Quality of Life: the heart of the matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation globale du bien-être animal en vue de son intégration dans des démarches qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of welfare measures to produce a comprehensive assessment of animal welfare: review of the methods in use and of constraints imposed by welfare assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Workshop WAFL-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the design of agroecological livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological practices for sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing Company, 300 p., 2017, 978-1-78634-305-5. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781786343062_0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller plus loin dans l'interprétation et la synthèse des indicateurs agrégés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer la durabilité en agriculture - Guide pour l'analyse multicritère en productions animales et végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa propre méthode d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer la durabilité en agriculture - Guide pour l'analyse multicritère en productions animales et végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of data collected on farms or at slaughter to generate an overall of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Farm Animal Welfare : Science and Society Working together : the Welfare Quality Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 232 p., 2013, 978-90-8686-770-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of data collected on farms or at slaughter to generate an overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving farm animal welfare: science and society working together: the welfare quality approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, pp.28, 2013, 978-90-8686-770-7. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-770-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring animal welfare: difficulties and Welfare Quality® solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Overview of the Development of the Welfare Quality® Project Assessment Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 12, Cardiff University, 2010, Welfare Quality Reports</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilain Rørvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilain Rørvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilain Rørvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilain Rørvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review - Physical and occupational enrichment in ruminants and equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lesimple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for ruminants and equines: the basics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review - Environmental enrichment in ruminants and equines: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d’avancement annuel An1 PSDR new-DEAL. Diversité de l’élevage en Auvergne : un levier de durabilité pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the construction of WelFur criteria for mink and foxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait marquant 2010 du département PHASE - Construction d'un outil d'évaluation globale du bien-être des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports on the construction of welfare criteria for different livestock species (fattening cattle, veal calves, broilers, fattening pigs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near market’ tool capable of taking farm data and creating interpreted results through a user interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable 4. Task 4.2.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios for farm visits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Buller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable D2.36 and D2.37, WP2.5, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the final multi-criteria evaluation models of animal welfare for livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First functioning draft tool for experimental ‘testing’ with data from early farm visits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable 4.6. Task 4.2.1, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports on the elaboration of welfare criteria for different livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Badsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of welfare parameters to produce a comprehensive assessment of animal welfare: review of methods in use and of constraints imposed by welfare assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Badsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevrage ultra-précoce et bien-être des porcelets : conséquences comportementales et zootechniques de l'utilisation d'un système d'allaitement artificiel : la Denkanurse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Institut National Agronomique Paris Grignon (INAPG), Paris, FRA. 2003, 46p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriterion evaluation of animal welfare : example of on-farm dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. AgroParisTech, 2008. English. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AGPT0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00004380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère du bien-être animal : Exemple des vaches laitières en ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02819803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId288"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaëlle Botreau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherches à INRAE - UMR1213 Herbivores - Equipe CARAIBE (Comportement, Adaptation, Robustesse et Approche Intégrée du Bien-Etre)Sujet principal de recherche : L'enrichissement du milieu comme moyen d'améliorer d'améliorer le bien-être des ruminants d'élevageFocus sur l'enrichissement physique et occupationnelBovins, ovins et caprinsSujet secondaire :Evaluation multicritère du bien-être animal</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphaelle-botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9599-4313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">132174766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance le 12/02/2008	Thèse sur la modélisation et l'évaluation multicritère du bien-être des animaux de ferme (étude centrée sur les vaches laitières) au sein du projet européen Welfare Quality®, dans le cadre d'une bourse CIFRE avec l'Institut de l'Elevage, encadrement INRA et LIP6 (Université de Paris 6).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> obtenu avec la mention </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Très honorable avec les félicitations du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ecole Doctorale ABIES à Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'ingénieur agronome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’INA P-G (désormais AgroParisTech), spécialité &amp;quot;Productions Animales et Filières des Produits&amp;quot;.Institut National Agronomique de Paris-Grignon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">POSTES OCCUPES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poste actuellement occupé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de Recherches (CRCN)Projet : L’enrichissement du milieu d’élevage des ruminants : pour répondre à quels besoins et avec quels impacts sur le bien-être des animaux ?INRA de Clermont-Ferrand – TheixUnité de Recherche sur les Herbivores – Equipe Caraibe (anciennement ACS)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Décembre 2008 – Avril 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de Recherches (CR2, puis CR1 à partir de mai 2016, puis CRCN à partir de septembre 2017)Projet : Evaluation de la durabilité des systèmes d'élevage de ruminants.INRA de Clermont-Ferrand – TheixUnité de Recherche sur les Herbivores – Equipe Comete (anciennement Sybel)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 2008 – Novembre 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(9 mois)	CDD post-doctoralProjet : Développement de l’outil informatique support de Welfare Quality®, rôle d’interface entre les partenaires développant les modèles d’évaluation du bien-être et les ingénieurs des équipes URH-RTA et Sybel chargés des applications informatiques.INRA de Clermont-Ferrand – TheixUnité de Recherche sur les Herbivores – Equipe ACS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Décembre 2007 – Février 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(3 mois)	CDD de 3 mois en tant que Chef de ProjetProjet : Au sein de Welfare Quality®, transfert du modèle d'évaluation multicritère du bien-être des vaches laitières en ferme (développé au cours de la thèse) vers l'évaluation du bien-être des jeunes bovins à l'engrais.Institut de l'Elevage (Site de Toulouse)Département Techniques d'Elevage et Qualité</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SEJOURS A L’ETRANGER ET POST-DOCS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mai 2015 – Oct. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(6 mois)	Séjour post-doctoral à l’UMR LAE du département Environnement & Agronomie de l’INRA à ColmarProjet : Etude de la prise en compte des compensations dans les méthodes d’évaluation multicritère</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 2010 – Juin 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(3,5 mois)	Séjour post-doctoral à l’Animal Production System group de Wageningen University (Pays-Bas)Projet : Evaluation environnementale des systèmes d’élevage laitiers et réflexions autour des limites des modèles d’évaluation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATIONS SUIVIES ET STAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2020	Formation « Optimiser le montage de projets et la réponse aux appels à projets »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 2019	Formation diplômante relative à l’expérimentation animale : « Conception et réalisation de procédures expérimentales sur l’animal (spécialité animaux de rente »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2017	Formation « Utiliser la plateforme MEANS pour l’évaluation environnementale des productions agricoles »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2013	Ecole-chercheurs « La modélisation d’accompagnement : Mettre des acteurs en situation pour partager des représentations et simuler des dynamiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 2012	Ecole-chercheurs « Analyse de sensibilité et exploration de modèle »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avril-Septembre 2004(6 mois)	Stage à l'Institut de l'Elevage dans le cadre d'un projet ACTA sur la mise en place de mesures d'évaluation du bien-être des bovins en fonction des systèmes d'élevage, notamment au pâturage.Institut de l'Elevage, site du Rheu, sous la direction d'Anne Brulé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai-Août 2003(3 mois)	Stage à l'INRA afin de participer à la réalisation d'une étude sur le sevrage ultra-précoce et le bien-être des porcelets (conséquences comportementales et zootechniques de l'utilisation d'une nourrice artificielle).INRA de Tours - Nouzilly (Unité de Recherche PRC), sous la direction de Violaine Colson et Pierre Orgeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal board invited review: Intrinsic hedonic value, complexity and possibility for action as essential characteristics of a welfare-friendly environment for animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cowie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (4), pp.101792. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2026.101792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation approfondie du bien-être des bovins en unités expérimentales INRAE : le protocole Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, spécial 03 NOV’AE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between milk intrinsic quality scores and the environmental impact scores of dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.1220-1232. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1828051X.2024.2392796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Rethinking environmental enrichment as providing opportunities to acquire information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (9), pp.101251. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Welfare Quality scoring model for dairy cows to fit experts’ opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J.C.M. van Eerdenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (11), pp.101018. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.101018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction of a method for evaluating the intrinsic quality of bovine milk in relation to its fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (7), pp.100264. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du bien-être des animaux : un problème de sciences animales, sciences sociales et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, attitudes, practices about HIV and implications in risk and stigma prevention among French Guianese and Brazilian border inhabitants : Beliefs about HIV among border inhabitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Parriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1633. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7997-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02456583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du bien-être animal en élevage : les preuves scientifiques, les protocoles et les applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (399), pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour évaluer conjointement performance environnementale et qualité globale des produits – Application aux filières vin et lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Hérisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.519114123596305E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction of an assessment method of the environmental sustainability for cattle farms involved in a Protected Designation of Origin (PDO) cheese value chain, Cantal PDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.357-365. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un complément au système EUROP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sibra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3-5), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to design fuzzy decision trees for sustainability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.130-144. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of indicators to better characterize beef carcasses at the slaughterhouse level in addition to the EUROP system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sibra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.44-51. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2017.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation multicritères des systèmes d'élevage pour accompagner leurs évolutions : démarches, enjeux et questions soulevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.255-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an agroecological assessment of dairy systems: proposal for a set of criteria suited to mountain farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (8), pp.1349-1360. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114000925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Win–win strategies for high beef quality, consumer satisfaction, and farm efficiency, low environmental impacts and improved animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp.1537-1548. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating results of the welfare quality multi-criteria evaluation model for classification of dairy cattle welfare at the herd level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A.M Bokkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (10), pp.6264-6273. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2012-6129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting ethical decisions underlying the scoring of animal welfare in the Welfare Quality® scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Klint Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sandoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1), pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal welfare: establishing a dialogue between science and society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.103-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère appliquée au bien-être des animaux en ferme ou à l'abattoir : difficultés et solutions du projet Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (3), pp.269-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall assessment of animal welfare: strategy adopted in Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (4), pp.363-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of animal welfare at farm level: an application to MCDA methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of computing and decision sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.287-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of animal welfare at farm level: an application of MCDA methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of computing and decision sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (4), pp.287-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation multicritère du bien-être animal: une approche pilote sur des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo des Puys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 2: analysis of constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B.M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.1188-1197. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 2 : analysis of constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.1188-1197. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 1 : a review of existing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.1179-1187. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of criteria for overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc B.M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda J. Kelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.225-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 1: a review of existing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B.M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.1179-1187. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards developing a shared methodology for the joint assessment of animal welfare and sustainability in livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Innsbruck, Austria. pp.705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the classical &amp;quot;three-pillars&amp;quot; vision of sustainability to new frameworks for assessing the effects of farming systems enhancing poultry welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keelin O'Driscoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Foreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Aug 2025, Innsbruck, Austria. pp.702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between milk intrinsic quality scores and the environmental impact scores of dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; VetAgroSup; Université Clermont Auvergne, Jun 2024, Clermant-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement de l'environnement : Une question d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RECABEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RECABE, Oct 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enrichissement de l’environnement des animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RMT BATICE &amp; ONE WELFARE - Le bâtiment d'élevage, point de rencontre entre l'homme et l’animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enriched environment on behaviour, growth and health of goat kids before weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 56th Congress of the International Society for Applied Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tallinn, Estonia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'enrichissement du milieu sur le comportement, la croissance et la santé des chevrettes avant sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tours (FR), France. pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">51ème Colloque de la SFECA 31 mai -2 juin 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Colloque de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRH centre INRAE Clermont-Auvergne-Rhône-Alpes, May 2022, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences des chèvres vis-à-vis de quatre types de brosses et impact sur leur bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand (FR), France. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de techniques d’intelligence artificielle pour étudier et mesurer le comportement animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECA, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode opérationnelle d'évaluation multicritère des élevages laitiers par l'utilisation de la spectroscopie du lait et de l'outil d'évaluation CAP'2ER®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.454-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goats’ preferences for four types of brushes and impact on their welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.569-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère des fermes laitières selon la qualité du lait destiné à la fabrication de fromage estimée par spectroscopie en moyen infra-rouge et les impacts environnementaux estimés par CAP'2ER®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2022 : 26èmes Rencontres autour des Recherches sur les Ruminants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brosses : objets d'enrichissement du milieu chez les chèvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International Caprin Capr'Inov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du bien-être animal en élevage: les preuves scientifiques, les protocoles existants, et les différentes utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the various beef quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference summarizing the implementation of ProOptiBeef Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du bien-être des animaux en ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien-Être Animal : de la Science au Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Need to conciliate beef quality, farm efficiency, environment preservation and animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some considerations about multicriteria evaluation of farm sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Welfare Quality® strategy to design a welfare assessment tool for foxes and mink farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International scientific congress in fur animal production (IFASA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 495 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of animal welfare at farm level: building an overall assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. PsiAnimal Conference, Behavioural Medicine and Animal Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for predicting and manipulating beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European and Polish Perspective. Is the beef sector in Europe is more to gain from research projects? Quality and safety of beef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Varsovie, Poland. 35 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Welfare and farm sustainability? Multicriteria evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop INRA - SAC "Assessing Sustainable Farming Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des périodes de mises-bas pour sécuriser des systèmes herbagers productifs et autonomes en élevage ovin allaitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du programme AGRIBIO3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for predicting and manipulating beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montréal, Canada. 30 p., </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Synalaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité &amp;quot;bien-être&amp;quot; de la ferme à l'abattoir: un outil d'évaluation globale &amp;quot;De la douleur au bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet de l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Cournon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal welfare at farm level: overall assessment and software tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agricultural Engineering (AgEng 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'évaluation globale du bien-être animal en ferme et à l'abattoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la douleur au bien-être animal", Colloque au Salon International de l’Agriculture de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. 14 Diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support informatique pour l'évaluation du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software tool to support multicriteria-based assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development : Setting the Agenda for Science and Policy (AgSAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support tool for the overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion UR1213 Herbivores - Charal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Clermont-Ferrand, France. 16 Diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a welfare scoring system: ethics in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delivering Animal Welfare and Quality. Transparancy in the Food Production Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support tool for the overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Delivering Animal Welfare and Quality: Transparency in the Food Production Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall assessment of animal welfare. The Welfare Quality Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBSRC Animal Welfare Programme. Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Birgmingham, United Kingdom. 29 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tool for the overall assessment of animal welfare at farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure à l’évaluation du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission régionale Bien-être animal de FRSEA-URGBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France. 6 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de l'Intergroupe parlementaire pour le bien-être et la conservation des animaux, Parlement européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Strasbourg, France. 21 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare assessment and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion EFBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall assessment of cow welfare : Strategy adopted in Welfare Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on the Assessment of Animal Welfare at Farm and Group Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère du bien-être animal en ferme : une application de méthodes développées en Aide à la Décision Multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'08 - 9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment interpréter les résultats : exemple de l'analyse multicritère du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs : Démarches et méthodes pour l'évaluation multicritère de la durabilité des systèmes d'élevage et de culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring animal welfare to enable labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Animal welfare-improving by labelling?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Brussels, Belgium. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’une évaluation globale du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GDR Ethologie et Journée de la PRC : Ethologie et bien-être éthologie appliquée et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation en ferme du bien-être des animaux : objectifs, outils disponibles, utilisations, exemple du projet Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du bien-être des bovins dans deux systèmes d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lequenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of animal welfare at farm level: an application of MCDA methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Meeting of the European Working Group “Multiple Criteria Decision Aiding”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation globale du bien-être animal en vue de son intégration dans des démarches qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGRIBEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. 24 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère du bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an overall assessment of animal welfare - the case of dairy herds in Welfare Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cattle Consultancy Days 2007 - Annual Conference For Bovine Veterinary Practitioners And Production Consultants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Nyborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of product information from animal welfare assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Welfare Quality Stakeholder Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et évaluation multicritère du bien-être des animaux de ferme - Étude centrée sur les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Ecole doctorale ABIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of the quality of farm animals' life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UFAW/BVA Ethics Committee International Symposium. Quality of Life: the heart of the matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés d'une évaluation globale du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation globale du bien-être animal en vue de son intégration dans des démarches qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of welfare measures to produce a comprehensive assessment of animal welfare: review of the methods in use and of constraints imposed by welfare assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Workshop WAFL-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the design of agroecological livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological practices for sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing Company, 300 p., 2017, 978-1-78634-305-5. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781786343062_0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller plus loin dans l'interprétation et la synthèse des indicateurs agrégés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer la durabilité en agriculture - Guide pour l'analyse multicritère en productions animales et végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa propre méthode d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer la durabilité en agriculture - Guide pour l'analyse multicritère en productions animales et végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of data collected on farms or at slaughter to generate an overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving farm animal welfare: science and society working together: the welfare quality approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, pp.28, 2013, 978-90-8686-770-7. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-770-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of data collected on farms or at slaughter to generate an overall of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Farm Animal Welfare : Science and Society Working together : the Welfare Quality Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 232 p., 2013, 978-90-8686-770-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring animal welfare: difficulties and Welfare Quality® solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Overview of the Development of the Welfare Quality® Project Assessment Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 12, Cardiff University, 2010, Welfare Quality Reports</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilain Rørvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilain Rørvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilain Rørvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilain Rørvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for ruminants and equines: the basics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review - Environmental enrichment in ruminants and equines: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review - Physical and occupational enrichment in ruminants and equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lesimple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d’avancement annuel An1 PSDR new-DEAL. Diversité de l’élevage en Auvergne : un levier de durabilité pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the construction of WelFur criteria for mink and foxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait marquant 2010 du département PHASE - Construction d'un outil d'évaluation globale du bien-être des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports on the construction of welfare criteria for different livestock species (fattening cattle, veal calves, broilers, fattening pigs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near market’ tool capable of taking farm data and creating interpreted results through a user interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable 4. Task 4.2.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios for farm visits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Buller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable D2.36 and D2.37, WP2.5, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the final multi-criteria evaluation models of animal welfare for livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First functioning draft tool for experimental ‘testing’ with data from early farm visits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable 4.6. Task 4.2.1, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports on the elaboration of welfare criteria for different livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Badsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of welfare parameters to produce a comprehensive assessment of animal welfare: review of methods in use and of constraints imposed by welfare assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Badsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevrage ultra-précoce et bien-être des porcelets : conséquences comportementales et zootechniques de l'utilisation d'un système d'allaitement artificiel : la Denkanurse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Institut National Agronomique Paris Grignon (INAPG), Paris, FRA. 2003, 46p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriterion evaluation of animal welfare : example of on-farm dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. AgroParisTech, 2008. English. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AGPT0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00004380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère du bien-être animal : Exemple des vaches laitières en ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02819803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A866B206"/>
+    <w:nsid w:val="00DE9A0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelle-botreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9599-4313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132174766" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807419v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepoivre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2024.2392796" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689967v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesimple" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.C.M. van Eerdenburg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Graaf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100264" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02456583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mosnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Parriault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bidaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7997-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H&#233;risset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.519114123596305E12" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.01.035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feschet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.05.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000925" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Polkinghorne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David William Pethick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14210" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Vries" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.M Bokkers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Schaik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Engel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6129" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Klint Jensen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sandoe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Evans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capdeville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654985v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. M. Bracke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Butterworth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000547" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659977v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B.M. Bracke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butterworth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Bonde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bracke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000535" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B.M. Bracke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J. Kelling" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Johansen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boyle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keelin O'Driscoll" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934387v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lepoivre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Grollemund" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775174v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lesimple" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574070v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210360v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Andrade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delalande" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210370v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216492v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deschrevel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821100v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952675v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956081v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepoivre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734602v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211933v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736116v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801516v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Polkinghorne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pethick" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749650v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745174v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744642v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaborit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802162v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805867v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pethick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750388v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Pethick" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.04.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820409v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811641v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812798v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758437v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champciaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamadon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758156v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813826v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811975v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753915v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820099v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752024v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812721v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753926v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820041v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813824v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817018v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755817v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819827v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755715v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811736v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813191v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753969v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812356v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753930v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756057v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brule" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lequenne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757234v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751357v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750969v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753940v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750856v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754632v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821822v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bracke" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756276v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762842v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bonde" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Butterworth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605520v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786343062_0010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795697v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798239v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809097v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Winckler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Velarde" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Dalmau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811477v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-770-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820251v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648163v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilain R&#248;rvang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648170v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648165v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648168v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210247v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221244v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135699v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802921v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806403v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816316v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817866v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824091v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Buller" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821253v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819475v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833613v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Badsberg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833615v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830336v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004380v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0008" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819803v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelle-botreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9599-4313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132174766" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568629v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cowie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101792" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepoivre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2024.2392796" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesimple" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312174v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.C.M. van Eerdenburg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Graaf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100264" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02456583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mosnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Parriault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bidaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7997-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H&#233;risset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.519114123596305E12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.01.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.05.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617738v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feschet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000925" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Polkinghorne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David William Pethick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14210" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Vries" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.M Bokkers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Schaik" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Engel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6129" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Klint Jensen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sandoe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Evans" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656060v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capdeville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B.M. Bracke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butterworth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000547" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170479v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. M. Bracke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Butterworth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Bonde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bracke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000535" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665850v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B.M. Bracke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J. Kelling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660735v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Johansen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boyle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240327v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keelin O'Driscoll" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934387v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lepoivre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Grollemund" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775174v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lesimple" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210360v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Andrade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delalande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210370v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deschrevel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821100v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepoivre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736116v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801516v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Legrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Polkinghorne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pethick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314733v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749650v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744642v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaborit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802162v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pethick" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803002v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195367v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Pethick" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.04.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820409v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811641v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758437v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champciaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamadon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812798v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758156v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752024v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820099v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811975v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753915v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813826v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753926v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820041v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817018v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813824v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755817v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755715v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819827v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811736v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813191v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753969v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756057v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brule" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lequenne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753930v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757234v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751357v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750969v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753940v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750856v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821822v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bracke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754632v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756276v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762842v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bonde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Butterworth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605520v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786343062_0010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795697v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798239v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811477v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Winckler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Velarde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Dalmau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-770-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809097v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820251v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648163v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilain R&#248;rvang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648170v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648165v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648168v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135699v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210247v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802921v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806403v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816316v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817866v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824091v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Buller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821253v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819475v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833613v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Badsberg" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833615v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830336v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819803v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>