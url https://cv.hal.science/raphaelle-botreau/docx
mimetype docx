--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaëlle Botreau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherches à INRAE - UMR1213 Herbivores - Equipe CARAIBE (Comportement, Adaptation, Robustesse et Approche Intégrée du Bien-Etre)Sujet principal de recherche : L'enrichissement du milieu comme moyen d'améliorer d'améliorer le bien-être des ruminants d'élevageFocus sur l'enrichissement physique et occupationnelBovins, ovins et caprinsSujet secondaire :Evaluation multicritère du bien-être animal</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphaelle-botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9599-4313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">132174766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance le 12/02/2008	Thèse sur la modélisation et l'évaluation multicritère du bien-être des animaux de ferme (étude centrée sur les vaches laitières) au sein du projet européen Welfare Quality®, dans le cadre d'une bourse CIFRE avec l'Institut de l'Elevage, encadrement INRA et LIP6 (Université de Paris 6).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> obtenu avec la mention </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Très honorable avec les félicitations du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ecole Doctorale ABIES à Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'ingénieur agronome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’INA P-G (désormais AgroParisTech), spécialité &amp;quot;Productions Animales et Filières des Produits&amp;quot;.Institut National Agronomique de Paris-Grignon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">POSTES OCCUPES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poste actuellement occupé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de Recherches (CRCN)Projet : L’enrichissement du milieu d’élevage des ruminants : pour répondre à quels besoins et avec quels impacts sur le bien-être des animaux ?INRA de Clermont-Ferrand – TheixUnité de Recherche sur les Herbivores – Equipe Caraibe (anciennement ACS)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Décembre 2008 – Avril 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de Recherches (CR2, puis CR1 à partir de mai 2016, puis CRCN à partir de septembre 2017)Projet : Evaluation de la durabilité des systèmes d'élevage de ruminants.INRA de Clermont-Ferrand – TheixUnité de Recherche sur les Herbivores – Equipe Comete (anciennement Sybel)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 2008 – Novembre 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(9 mois)	CDD post-doctoralProjet : Développement de l’outil informatique support de Welfare Quality®, rôle d’interface entre les partenaires développant les modèles d’évaluation du bien-être et les ingénieurs des équipes URH-RTA et Sybel chargés des applications informatiques.INRA de Clermont-Ferrand – TheixUnité de Recherche sur les Herbivores – Equipe ACS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Décembre 2007 – Février 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(3 mois)	CDD de 3 mois en tant que Chef de ProjetProjet : Au sein de Welfare Quality®, transfert du modèle d'évaluation multicritère du bien-être des vaches laitières en ferme (développé au cours de la thèse) vers l'évaluation du bien-être des jeunes bovins à l'engrais.Institut de l'Elevage (Site de Toulouse)Département Techniques d'Elevage et Qualité</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SEJOURS A L’ETRANGER ET POST-DOCS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mai 2015 – Oct. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(6 mois)	Séjour post-doctoral à l’UMR LAE du département Environnement & Agronomie de l’INRA à ColmarProjet : Etude de la prise en compte des compensations dans les méthodes d’évaluation multicritère</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 2010 – Juin 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(3,5 mois)	Séjour post-doctoral à l’Animal Production System group de Wageningen University (Pays-Bas)Projet : Evaluation environnementale des systèmes d’élevage laitiers et réflexions autour des limites des modèles d’évaluation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATIONS SUIVIES ET STAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2020	Formation « Optimiser le montage de projets et la réponse aux appels à projets »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 2019	Formation diplômante relative à l’expérimentation animale : « Conception et réalisation de procédures expérimentales sur l’animal (spécialité animaux de rente »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2017	Formation « Utiliser la plateforme MEANS pour l’évaluation environnementale des productions agricoles »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2013	Ecole-chercheurs « La modélisation d’accompagnement : Mettre des acteurs en situation pour partager des représentations et simuler des dynamiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 2012	Ecole-chercheurs « Analyse de sensibilité et exploration de modèle »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avril-Septembre 2004(6 mois)	Stage à l'Institut de l'Elevage dans le cadre d'un projet ACTA sur la mise en place de mesures d'évaluation du bien-être des bovins en fonction des systèmes d'élevage, notamment au pâturage.Institut de l'Elevage, site du Rheu, sous la direction d'Anne Brulé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai-Août 2003(3 mois)	Stage à l'INRA afin de participer à la réalisation d'une étude sur le sevrage ultra-précoce et le bien-être des porcelets (conséquences comportementales et zootechniques de l'utilisation d'une nourrice artificielle).INRA de Tours - Nouzilly (Unité de Recherche PRC), sous la direction de Violaine Colson et Pierre Orgeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal board invited review: Intrinsic hedonic value, complexity and possibility for action as essential characteristics of a welfare-friendly environment for animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cowie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (4), pp.101792. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2026.101792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation approfondie du bien-être des bovins en unités expérimentales INRAE : le protocole Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, spécial 03 NOV’AE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between milk intrinsic quality scores and the environmental impact scores of dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.1220-1232. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1828051X.2024.2392796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Rethinking environmental enrichment as providing opportunities to acquire information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (9), pp.101251. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Welfare Quality scoring model for dairy cows to fit experts’ opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J.C.M. van Eerdenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (11), pp.101018. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.101018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction of a method for evaluating the intrinsic quality of bovine milk in relation to its fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (7), pp.100264. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du bien-être des animaux : un problème de sciences animales, sciences sociales et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, attitudes, practices about HIV and implications in risk and stigma prevention among French Guianese and Brazilian border inhabitants : Beliefs about HIV among border inhabitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Parriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1633. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7997-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02456583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du bien-être animal en élevage : les preuves scientifiques, les protocoles et les applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (399), pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour évaluer conjointement performance environnementale et qualité globale des produits – Application aux filières vin et lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Hérisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.519114123596305E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction of an assessment method of the environmental sustainability for cattle farms involved in a Protected Designation of Origin (PDO) cheese value chain, Cantal PDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.357-365. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un complément au système EUROP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sibra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3-5), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to design fuzzy decision trees for sustainability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.130-144. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of indicators to better characterize beef carcasses at the slaughterhouse level in addition to the EUROP system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sibra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.44-51. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2017.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation multicritères des systèmes d'élevage pour accompagner leurs évolutions : démarches, enjeux et questions soulevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.255-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an agroecological assessment of dairy systems: proposal for a set of criteria suited to mountain farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (8), pp.1349-1360. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114000925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Win–win strategies for high beef quality, consumer satisfaction, and farm efficiency, low environmental impacts and improved animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp.1537-1548. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating results of the welfare quality multi-criteria evaluation model for classification of dairy cattle welfare at the herd level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A.M Bokkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (10), pp.6264-6273. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2012-6129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting ethical decisions underlying the scoring of animal welfare in the Welfare Quality® scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Klint Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sandoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1), pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal welfare: establishing a dialogue between science and society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.103-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère appliquée au bien-être des animaux en ferme ou à l'abattoir : difficultés et solutions du projet Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (3), pp.269-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall assessment of animal welfare: strategy adopted in Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (4), pp.363-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of animal welfare at farm level: an application to MCDA methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of computing and decision sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.287-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of animal welfare at farm level: an application of MCDA methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of computing and decision sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (4), pp.287-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation multicritère du bien-être animal: une approche pilote sur des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo des Puys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 2: analysis of constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B.M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.1188-1197. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 2 : analysis of constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.1188-1197. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 1 : a review of existing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.1179-1187. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of criteria for overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc B.M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda J. Kelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.225-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 1: a review of existing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B.M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.1179-1187. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards developing a shared methodology for the joint assessment of animal welfare and sustainability in livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Innsbruck, Austria. pp.705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the classical &amp;quot;three-pillars&amp;quot; vision of sustainability to new frameworks for assessing the effects of farming systems enhancing poultry welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keelin O'Driscoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Foreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Aug 2025, Innsbruck, Austria. pp.702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between milk intrinsic quality scores and the environmental impact scores of dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; VetAgroSup; Université Clermont Auvergne, Jun 2024, Clermant-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement de l'environnement : Une question d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RECABEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RECABE, Oct 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enrichissement de l’environnement des animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RMT BATICE &amp; ONE WELFARE - Le bâtiment d'élevage, point de rencontre entre l'homme et l’animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enriched environment on behaviour, growth and health of goat kids before weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 56th Congress of the International Society for Applied Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tallinn, Estonia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'enrichissement du milieu sur le comportement, la croissance et la santé des chevrettes avant sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tours (FR), France. pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">51ème Colloque de la SFECA 31 mai -2 juin 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Colloque de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRH centre INRAE Clermont-Auvergne-Rhône-Alpes, May 2022, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences des chèvres vis-à-vis de quatre types de brosses et impact sur leur bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand (FR), France. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de techniques d’intelligence artificielle pour étudier et mesurer le comportement animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECA, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode opérationnelle d'évaluation multicritère des élevages laitiers par l'utilisation de la spectroscopie du lait et de l'outil d'évaluation CAP'2ER®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.454-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goats’ preferences for four types of brushes and impact on their welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.569-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère des fermes laitières selon la qualité du lait destiné à la fabrication de fromage estimée par spectroscopie en moyen infra-rouge et les impacts environnementaux estimés par CAP'2ER®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2022 : 26èmes Rencontres autour des Recherches sur les Ruminants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brosses : objets d'enrichissement du milieu chez les chèvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International Caprin Capr'Inov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du bien-être animal en élevage: les preuves scientifiques, les protocoles existants, et les différentes utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the various beef quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference summarizing the implementation of ProOptiBeef Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du bien-être des animaux en ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien-Être Animal : de la Science au Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Need to conciliate beef quality, farm efficiency, environment preservation and animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some considerations about multicriteria evaluation of farm sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Welfare Quality® strategy to design a welfare assessment tool for foxes and mink farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International scientific congress in fur animal production (IFASA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 495 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of animal welfare at farm level: building an overall assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. PsiAnimal Conference, Behavioural Medicine and Animal Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for predicting and manipulating beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European and Polish Perspective. Is the beef sector in Europe is more to gain from research projects? Quality and safety of beef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Varsovie, Poland. 35 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Welfare and farm sustainability? Multicriteria evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop INRA - SAC "Assessing Sustainable Farming Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des périodes de mises-bas pour sécuriser des systèmes herbagers productifs et autonomes en élevage ovin allaitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du programme AGRIBIO3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for predicting and manipulating beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montréal, Canada. 30 p., </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Synalaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité &amp;quot;bien-être&amp;quot; de la ferme à l'abattoir: un outil d'évaluation globale &amp;quot;De la douleur au bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet de l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Cournon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal welfare at farm level: overall assessment and software tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agricultural Engineering (AgEng 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'évaluation globale du bien-être animal en ferme et à l'abattoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la douleur au bien-être animal", Colloque au Salon International de l’Agriculture de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. 14 Diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support informatique pour l'évaluation du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software tool to support multicriteria-based assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development : Setting the Agenda for Science and Policy (AgSAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support tool for the overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion UR1213 Herbivores - Charal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Clermont-Ferrand, France. 16 Diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a welfare scoring system: ethics in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delivering Animal Welfare and Quality. Transparancy in the Food Production Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support tool for the overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Delivering Animal Welfare and Quality: Transparency in the Food Production Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall assessment of animal welfare. The Welfare Quality Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBSRC Animal Welfare Programme. Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Birgmingham, United Kingdom. 29 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tool for the overall assessment of animal welfare at farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure à l’évaluation du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission régionale Bien-être animal de FRSEA-URGBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France. 6 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de l'Intergroupe parlementaire pour le bien-être et la conservation des animaux, Parlement européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Strasbourg, France. 21 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare assessment and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion EFBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall assessment of cow welfare : Strategy adopted in Welfare Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on the Assessment of Animal Welfare at Farm and Group Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère du bien-être animal en ferme : une application de méthodes développées en Aide à la Décision Multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'08 - 9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment interpréter les résultats : exemple de l'analyse multicritère du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs : Démarches et méthodes pour l'évaluation multicritère de la durabilité des systèmes d'élevage et de culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring animal welfare to enable labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Animal welfare-improving by labelling?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Brussels, Belgium. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’une évaluation globale du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GDR Ethologie et Journée de la PRC : Ethologie et bien-être éthologie appliquée et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation en ferme du bien-être des animaux : objectifs, outils disponibles, utilisations, exemple du projet Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du bien-être des bovins dans deux systèmes d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lequenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of animal welfare at farm level: an application of MCDA methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Meeting of the European Working Group “Multiple Criteria Decision Aiding”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation globale du bien-être animal en vue de son intégration dans des démarches qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGRIBEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. 24 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère du bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an overall assessment of animal welfare - the case of dairy herds in Welfare Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cattle Consultancy Days 2007 - Annual Conference For Bovine Veterinary Practitioners And Production Consultants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Nyborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of product information from animal welfare assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Welfare Quality Stakeholder Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et évaluation multicritère du bien-être des animaux de ferme - Étude centrée sur les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Ecole doctorale ABIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of the quality of farm animals' life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UFAW/BVA Ethics Committee International Symposium. Quality of Life: the heart of the matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés d'une évaluation globale du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation globale du bien-être animal en vue de son intégration dans des démarches qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of welfare measures to produce a comprehensive assessment of animal welfare: review of the methods in use and of constraints imposed by welfare assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Workshop WAFL-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the design of agroecological livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological practices for sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing Company, 300 p., 2017, 978-1-78634-305-5. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781786343062_0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller plus loin dans l'interprétation et la synthèse des indicateurs agrégés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer la durabilité en agriculture - Guide pour l'analyse multicritère en productions animales et végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa propre méthode d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer la durabilité en agriculture - Guide pour l'analyse multicritère en productions animales et végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of data collected on farms or at slaughter to generate an overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving farm animal welfare: science and society working together: the welfare quality approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, pp.28, 2013, 978-90-8686-770-7. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-770-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of data collected on farms or at slaughter to generate an overall of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Farm Animal Welfare : Science and Society Working together : the Welfare Quality Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 232 p., 2013, 978-90-8686-770-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring animal welfare: difficulties and Welfare Quality® solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Overview of the Development of the Welfare Quality® Project Assessment Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 12, Cardiff University, 2010, Welfare Quality Reports</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilain Rørvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilain Rørvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilain Rørvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilain Rørvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for ruminants and equines: the basics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review - Environmental enrichment in ruminants and equines: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review - Physical and occupational enrichment in ruminants and equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lesimple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d’avancement annuel An1 PSDR new-DEAL. Diversité de l’élevage en Auvergne : un levier de durabilité pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the construction of WelFur criteria for mink and foxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait marquant 2010 du département PHASE - Construction d'un outil d'évaluation globale du bien-être des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports on the construction of welfare criteria for different livestock species (fattening cattle, veal calves, broilers, fattening pigs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near market’ tool capable of taking farm data and creating interpreted results through a user interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable 4. Task 4.2.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios for farm visits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Buller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable D2.36 and D2.37, WP2.5, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the final multi-criteria evaluation models of animal welfare for livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First functioning draft tool for experimental ‘testing’ with data from early farm visits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable 4.6. Task 4.2.1, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports on the elaboration of welfare criteria for different livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Badsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of welfare parameters to produce a comprehensive assessment of animal welfare: review of methods in use and of constraints imposed by welfare assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Badsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevrage ultra-précoce et bien-être des porcelets : conséquences comportementales et zootechniques de l'utilisation d'un système d'allaitement artificiel : la Denkanurse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Institut National Agronomique Paris Grignon (INAPG), Paris, FRA. 2003, 46p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriterion evaluation of animal welfare : example of on-farm dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. AgroParisTech, 2008. English. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AGPT0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00004380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère du bien-être animal : Exemple des vaches laitières en ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02819803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaëlle Botreau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherches à INRAE - UMR1213 Herbivores - Equipe CARAIBE (Comportement, Adaptation, Robustesse et Approche Intégrée du Bien-Etre)Sujet principal de recherche : L'enrichissement du milieu comme moyen d'améliorer d'améliorer le bien-être des ruminants d'élevageFocus sur l'enrichissement physique et occupationnelBovins, ovins et caprinsSujet secondaire :Evaluation multicritère du bien-être animal</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphaelle-botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9599-4313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">132174766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance le 12/02/2008	Thèse sur la modélisation et l'évaluation multicritère du bien-être des animaux de ferme (étude centrée sur les vaches laitières) au sein du projet européen Welfare Quality®, dans le cadre d'une bourse CIFRE avec l'Institut de l'Elevage, encadrement INRA et LIP6 (Université de Paris 6).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> obtenu avec la mention </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Très honorable avec les félicitations du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ecole Doctorale ABIES à Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'ingénieur agronome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’INA P-G (désormais AgroParisTech), spécialité &amp;quot;Productions Animales et Filières des Produits&amp;quot;.Institut National Agronomique de Paris-Grignon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">POSTES OCCUPES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poste actuellement occupé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de Recherches (CRCN)Projet : L’enrichissement du milieu d’élevage des ruminants : pour répondre à quels besoins et avec quels impacts sur le bien-être des animaux ?INRA de Clermont-Ferrand – TheixUnité de Recherche sur les Herbivores – Equipe Caraibe (anciennement ACS)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Décembre 2008 – Avril 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de Recherches (CR2, puis CR1 à partir de mai 2016, puis CRCN à partir de septembre 2017)Projet : Evaluation de la durabilité des systèmes d'élevage de ruminants.INRA de Clermont-Ferrand – TheixUnité de Recherche sur les Herbivores – Equipe Comete (anciennement Sybel)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 2008 – Novembre 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(9 mois)	CDD post-doctoralProjet : Développement de l’outil informatique support de Welfare Quality®, rôle d’interface entre les partenaires développant les modèles d’évaluation du bien-être et les ingénieurs des équipes URH-RTA et Sybel chargés des applications informatiques.INRA de Clermont-Ferrand – TheixUnité de Recherche sur les Herbivores – Equipe ACS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Décembre 2007 – Février 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(3 mois)	CDD de 3 mois en tant que Chef de ProjetProjet : Au sein de Welfare Quality®, transfert du modèle d'évaluation multicritère du bien-être des vaches laitières en ferme (développé au cours de la thèse) vers l'évaluation du bien-être des jeunes bovins à l'engrais.Institut de l'Elevage (Site de Toulouse)Département Techniques d'Elevage et Qualité</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SEJOURS A L’ETRANGER ET POST-DOCS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mai 2015 – Oct. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(6 mois)	Séjour post-doctoral à l’UMR LAE du département Environnement & Agronomie de l’INRA à ColmarProjet : Etude de la prise en compte des compensations dans les méthodes d’évaluation multicritère</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 2010 – Juin 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(3,5 mois)	Séjour post-doctoral à l’Animal Production System group de Wageningen University (Pays-Bas)Projet : Evaluation environnementale des systèmes d’élevage laitiers et réflexions autour des limites des modèles d’évaluation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATIONS SUIVIES ET STAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2020	Formation « Optimiser le montage de projets et la réponse aux appels à projets »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 2019	Formation diplômante relative à l’expérimentation animale : « Conception et réalisation de procédures expérimentales sur l’animal (spécialité animaux de rente »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2017	Formation « Utiliser la plateforme MEANS pour l’évaluation environnementale des productions agricoles »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2013	Ecole-chercheurs « La modélisation d’accompagnement : Mettre des acteurs en situation pour partager des représentations et simuler des dynamiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 2012	Ecole-chercheurs « Analyse de sensibilité et exploration de modèle »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avril-Septembre 2004(6 mois)	Stage à l'Institut de l'Elevage dans le cadre d'un projet ACTA sur la mise en place de mesures d'évaluation du bien-être des bovins en fonction des systèmes d'élevage, notamment au pâturage.Institut de l'Elevage, site du Rheu, sous la direction d'Anne Brulé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai-Août 2003(3 mois)	Stage à l'INRA afin de participer à la réalisation d'une étude sur le sevrage ultra-précoce et le bien-être des porcelets (conséquences comportementales et zootechniques de l'utilisation d'une nourrice artificielle).INRA de Tours - Nouzilly (Unité de Recherche PRC), sous la direction de Violaine Colson et Pierre Orgeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal board invited review: Intrinsic hedonic value, complexity and possibility for action as essential characteristics of a welfare-friendly environment for animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cowie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (4), pp.101792. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2026.101792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation approfondie du bien-être des bovins en unités expérimentales INRAE : le protocole Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, spécial 03 NOV’AE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between milk intrinsic quality scores and the environmental impact scores of dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.1220-1232. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1828051X.2024.2392796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Rethinking environmental enrichment as providing opportunities to acquire information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (9), pp.101251. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Welfare Quality scoring model for dairy cows to fit experts’ opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J.C.M. van Eerdenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (11), pp.101018. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.101018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction of a method for evaluating the intrinsic quality of bovine milk in relation to its fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (7), pp.100264. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du bien-être des animaux : un problème de sciences animales, sciences sociales et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, attitudes, practices about HIV and implications in risk and stigma prevention among French Guianese and Brazilian border inhabitants : Beliefs about HIV among border inhabitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Parriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1633. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7997-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02456583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du bien-être animal en élevage : les preuves scientifiques, les protocoles et les applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (399), pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour évaluer conjointement performance environnementale et qualité globale des produits – Application aux filières vin et lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Hérisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.519114123596305E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction of an assessment method of the environmental sustainability for cattle farms involved in a Protected Designation of Origin (PDO) cheese value chain, Cantal PDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.357-365. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un complément au système EUROP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sibra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3-5), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation multicritères des systèmes d'élevage pour accompagner leurs évolutions : démarches, enjeux et questions soulevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.255-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of indicators to better characterize beef carcasses at the slaughterhouse level in addition to the EUROP system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sibra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.44-51. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2017.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to design fuzzy decision trees for sustainability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.130-144. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an agroecological assessment of dairy systems: proposal for a set of criteria suited to mountain farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (8), pp.1349-1360. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114000925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Win–win strategies for high beef quality, consumer satisfaction, and farm efficiency, low environmental impacts and improved animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp.1537-1548. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating results of the welfare quality multi-criteria evaluation model for classification of dairy cattle welfare at the herd level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A.M Bokkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (10), pp.6264-6273. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2012-6129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting ethical decisions underlying the scoring of animal welfare in the Welfare Quality® scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Klint Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sandoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1), pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal welfare: establishing a dialogue between science and society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.103-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère appliquée au bien-être des animaux en ferme ou à l'abattoir : difficultés et solutions du projet Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (3), pp.269-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall assessment of animal welfare: strategy adopted in Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (4), pp.363-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of animal welfare at farm level: an application to MCDA methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of computing and decision sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.287-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of animal welfare at farm level: an application of MCDA methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of computing and decision sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (4), pp.287-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation multicritère du bien-être animal: une approche pilote sur des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo des Puys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 2: analysis of constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B.M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.1188-1197. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 2 : analysis of constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.1188-1197. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 1 : a review of existing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.1179-1187. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of criteria for overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc B.M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda J. Kelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.225-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 1: a review of existing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B.M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.1179-1187. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards developing a shared methodology for the joint assessment of animal welfare and sustainability in livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Innsbruck, Austria. pp.705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the classical &amp;quot;three-pillars&amp;quot; vision of sustainability to new frameworks for assessing the effects of farming systems enhancing poultry welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keelin O'Driscoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Foreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Aug 2025, Innsbruck, Austria. pp.702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between milk intrinsic quality scores and the environmental impact scores of dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; VetAgroSup; Université Clermont Auvergne, Jun 2024, Clermant-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement de l'environnement : Une question d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RECABEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RECABE, Oct 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enrichissement de l’environnement des animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RMT BATICE &amp; ONE WELFARE - Le bâtiment d'élevage, point de rencontre entre l'homme et l’animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enriched environment on behaviour, growth and health of goat kids before weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 56th Congress of the International Society for Applied Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tallinn, Estonia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'enrichissement du milieu sur le comportement, la croissance et la santé des chevrettes avant sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tours (FR), France. pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">51ème Colloque de la SFECA 31 mai -2 juin 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Colloque de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRH centre INRAE Clermont-Auvergne-Rhône-Alpes, May 2022, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences des chèvres vis-à-vis de quatre types de brosses et impact sur leur bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand (FR), France. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de techniques d’intelligence artificielle pour étudier et mesurer le comportement animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECA, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode opérationnelle d'évaluation multicritère des élevages laitiers par l'utilisation de la spectroscopie du lait et de l'outil d'évaluation CAP'2ER®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.454-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goats’ preferences for four types of brushes and impact on their welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.569-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère des fermes laitières selon la qualité du lait destiné à la fabrication de fromage estimée par spectroscopie en moyen infra-rouge et les impacts environnementaux estimés par CAP'2ER®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2022 : 26èmes Rencontres autour des Recherches sur les Ruminants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brosses : objets d'enrichissement du milieu chez les chèvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deschrevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International Caprin Capr'Inov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du bien-être animal en élevage: les preuves scientifiques, les protocoles existants, et les différentes utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the various beef quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference summarizing the implementation of ProOptiBeef Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du bien-être des animaux en ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien-Être Animal : de la Science au Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Need to conciliate beef quality, farm efficiency, environment preservation and animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some considerations about multicriteria evaluation of farm sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Welfare Quality® strategy to design a welfare assessment tool for foxes and mink farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International scientific congress in fur animal production (IFASA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 495 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Welfare and farm sustainability? Multicriteria evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop INRA - SAC "Assessing Sustainable Farming Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of animal welfare at farm level: building an overall assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. PsiAnimal Conference, Behavioural Medicine and Animal Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for predicting and manipulating beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European and Polish Perspective. Is the beef sector in Europe is more to gain from research projects? Quality and safety of beef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Varsovie, Poland. 35 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des périodes de mises-bas pour sécuriser des systèmes herbagers productifs et autonomes en élevage ovin allaitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du programme AGRIBIO3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for predicting and manipulating beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montréal, Canada. 30 p., </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Synalaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité &amp;quot;bien-être&amp;quot; de la ferme à l'abattoir: un outil d'évaluation globale &amp;quot;De la douleur au bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet de l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Cournon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal welfare at farm level: overall assessment and software tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agricultural Engineering (AgEng 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'évaluation globale du bien-être animal en ferme et à l'abattoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la douleur au bien-être animal", Colloque au Salon International de l’Agriculture de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. 14 Diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support informatique pour l'évaluation du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support tool for the overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Delivering Animal Welfare and Quality: Transparency in the Food Production Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion UR1213 Herbivores - Charal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Clermont-Ferrand, France. 16 Diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a welfare scoring system: ethics in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delivering Animal Welfare and Quality. Transparancy in the Food Production Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software tool to support multicriteria-based assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development : Setting the Agenda for Science and Policy (AgSAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support tool for the overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall assessment of animal welfare. The Welfare Quality Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBSRC Animal Welfare Programme. Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Birgmingham, United Kingdom. 29 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tool for the overall assessment of animal welfare at farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure à l’évaluation du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission régionale Bien-être animal de FRSEA-URGBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France. 6 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de l'Intergroupe parlementaire pour le bien-être et la conservation des animaux, Parlement européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Strasbourg, France. 21 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare assessment and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion EFBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall assessment of cow welfare : Strategy adopted in Welfare Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on the Assessment of Animal Welfare at Farm and Group Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère du bien-être animal en ferme : une application de méthodes développées en Aide à la Décision Multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'08 - 9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment interpréter les résultats : exemple de l'analyse multicritère du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs : Démarches et méthodes pour l'évaluation multicritère de la durabilité des systèmes d'élevage et de culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring animal welfare to enable labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Animal welfare-improving by labelling?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Brussels, Belgium. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’une évaluation globale du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GDR Ethologie et Journée de la PRC : Ethologie et bien-être éthologie appliquée et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation en ferme du bien-être des animaux : objectifs, outils disponibles, utilisations, exemple du projet Welfare Quality®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation globale du bien-être animal en vue de son intégration dans des démarches qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGRIBEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. 24 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of animal welfare at farm level: an application of MCDA methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Meeting of the European Working Group “Multiple Criteria Decision Aiding”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du bien-être des bovins dans deux systèmes d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lequenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère du bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an overall assessment of animal welfare - the case of dairy herds in Welfare Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cattle Consultancy Days 2007 - Annual Conference For Bovine Veterinary Practitioners And Production Consultants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Nyborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of product information from animal welfare assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Welfare Quality Stakeholder Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et évaluation multicritère du bien-être des animaux de ferme - Étude centrée sur les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Ecole doctorale ABIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of the quality of farm animals' life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UFAW/BVA Ethics Committee International Symposium. Quality of Life: the heart of the matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés d'une évaluation globale du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation globale du bien-être animal en vue de son intégration dans des démarches qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of welfare measures to produce a comprehensive assessment of animal welfare: review of the methods in use and of constraints imposed by welfare assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Workshop WAFL-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the design of agroecological livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological practices for sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing Company, 300 p., 2017, 978-1-78634-305-5. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781786343062_0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller plus loin dans l'interprétation et la synthèse des indicateurs agrégés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer la durabilité en agriculture - Guide pour l'analyse multicritère en productions animales et végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa propre méthode d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer la durabilité en agriculture - Guide pour l'analyse multicritère en productions animales et végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of data collected on farms or at slaughter to generate an overall of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Farm Animal Welfare : Science and Society Working together : the Welfare Quality Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 232 p., 2013, 978-90-8686-770-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of data collected on farms or at slaughter to generate an overall assessment of animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving farm animal welfare: science and society working together: the welfare quality approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, pp.28, 2013, 978-90-8686-770-7. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-770-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring animal welfare: difficulties and Welfare Quality® solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Overview of the Development of the Welfare Quality® Project Assessment Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 12, Cardiff University, 2010, Welfare Quality Reports</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilain Rørvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilain Rørvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilain Rørvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilain Rørvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review - Physical and occupational enrichment in ruminants and equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lesimple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review - Environmental enrichment in ruminants and equines: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for ruminants and equines: the basics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d’avancement annuel An1 PSDR new-DEAL. Diversité de l’élevage en Auvergne : un levier de durabilité pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the construction of WelFur criteria for mink and foxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait marquant 2010 du département PHASE - Construction d'un outil d'évaluation globale du bien-être des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports on the construction of welfare criteria for different livestock species (fattening cattle, veal calves, broilers, fattening pigs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near market’ tool capable of taking farm data and creating interpreted results through a user interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable 4. Task 4.2.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios for farm visits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Buller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable D2.36 and D2.37, WP2.5, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the final multi-criteria evaluation models of animal welfare for livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First functioning draft tool for experimental ‘testing’ with data from early farm visits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable 4.6. Task 4.2.1, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports on the elaboration of welfare criteria for different livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Badsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of welfare parameters to produce a comprehensive assessment of animal welfare: review of methods in use and of constraints imposed by welfare assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Badsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bracke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevrage ultra-précoce et bien-être des porcelets : conséquences comportementales et zootechniques de l'utilisation d'un système d'allaitement artificiel : la Denkanurse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Institut National Agronomique Paris Grignon (INAPG), Paris, FRA. 2003, 46p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriterion evaluation of animal welfare : example of on-farm dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. AgroParisTech, 2008. English. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AGPT0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00004380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère du bien-être animal : Exemple des vaches laitières en ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02819803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00DE9A0D"/>
+    <w:nsid w:val="2791BF9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelle-botreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9599-4313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132174766" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568629v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cowie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101792" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepoivre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2024.2392796" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesimple" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312174v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.C.M. van Eerdenburg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Graaf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100264" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02456583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mosnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Parriault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bidaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7997-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H&#233;risset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.519114123596305E12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.01.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.05.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617738v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feschet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000925" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Polkinghorne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David William Pethick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14210" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Vries" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.M Bokkers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Schaik" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Engel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6129" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Klint Jensen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sandoe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Evans" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656060v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capdeville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B.M. Bracke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butterworth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000547" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170479v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. M. Bracke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Butterworth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Bonde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bracke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000535" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665850v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B.M. Bracke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J. Kelling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660735v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Johansen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boyle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240327v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keelin O'Driscoll" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934387v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lepoivre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Grollemund" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775174v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lesimple" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210360v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Andrade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delalande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210370v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deschrevel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821100v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepoivre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736116v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801516v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Legrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Polkinghorne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pethick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314733v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749650v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744642v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaborit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802162v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pethick" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803002v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195367v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Pethick" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.04.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820409v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811641v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758437v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champciaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamadon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812798v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758156v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752024v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820099v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811975v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753915v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813826v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753926v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820041v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817018v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813824v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755817v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755715v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819827v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811736v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813191v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753969v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756057v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brule" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lequenne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753930v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757234v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751357v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750969v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753940v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750856v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821822v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bracke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754632v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756276v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762842v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bonde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Butterworth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605520v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786343062_0010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795697v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798239v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811477v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Winckler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Velarde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Dalmau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-770-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809097v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820251v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648163v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilain R&#248;rvang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648170v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648165v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648168v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135699v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210247v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802921v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806403v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816316v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817866v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824091v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Buller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821253v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819475v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833613v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Badsberg" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833615v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830336v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819803v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelle-botreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9599-4313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132174766" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568629v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cowie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101792" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepoivre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2024.2392796" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesimple" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312174v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.C.M. van Eerdenburg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Graaf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100264" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02456583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mosnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Parriault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bidaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7997-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H&#233;risset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.519114123596305E12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.01.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feschet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.05.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000925" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Polkinghorne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David William Pethick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14210" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Vries" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.M Bokkers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Schaik" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Engel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6129" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Klint Jensen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sandoe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Evans" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656060v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capdeville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B.M. Bracke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butterworth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000547" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170479v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. M. Bracke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Butterworth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Bonde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bracke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000535" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665850v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B.M. Bracke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J. Kelling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660735v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Johansen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boyle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240327v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keelin O'Driscoll" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934387v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lepoivre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Grollemund" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775174v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lesimple" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210360v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Andrade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delalande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210370v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deschrevel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821100v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepoivre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736116v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801516v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Legrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Polkinghorne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pethick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314733v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749650v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744642v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaborit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803002v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802162v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805867v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pethick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195367v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Pethick" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.04.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820409v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811641v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758437v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champciaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamadon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812798v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758156v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813826v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811975v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753915v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752024v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820099v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753926v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820041v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817018v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813824v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755817v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755715v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819827v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811736v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813191v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753969v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812356v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753930v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756057v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brule" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lequenne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757234v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751357v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750969v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753940v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750856v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821822v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bracke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754632v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756276v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762842v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bonde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Butterworth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605520v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786343062_0010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795697v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798239v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809097v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Winckler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Velarde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Dalmau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811477v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-770-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820251v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648163v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilain R&#248;rvang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648170v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648165v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648168v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210247v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135699v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221244v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802921v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806403v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816316v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817866v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824091v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Buller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821253v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819475v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833613v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Badsberg" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833615v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830336v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819803v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>