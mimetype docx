--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Raphaëlle Crétin-Pirolli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maître de Conférences en Sciences de l'Information et de la Communication. En poste à l'IUT de Laval - département MMI (Métiers de Multimédia et de l'Internet- Le Mans Université et chercheure au Cren (Centre de recherche en éducation de Nantes) - thème 1 : Conception de formation et médiation par le numérique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -165,334 +165,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique et immersion pour la formation en Odontologie</w:t>
+                <w:t xml:space="preserve">Benefits of using immersive virtual reality in haptic dental simulation for endodontic access cavity training: A comparative crossover study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Octave Bandiaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christelle Volteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13lfl⟩</w:t>
+              <w:t xml:space="preserve">International Endodontic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/iej.14252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022027v1</w:t>
+                <w:t xml:space="preserve">hal-05064587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of using immersive virtual reality in haptic dental simulation for endodontic access cavity training: A comparative crossover study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique et immersion pour la formation en Odontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Volteau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien George</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Endodontic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/iej.14252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13lfl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064587v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication écrite à l’université, un enseignement polymorphe à la croisée de la réussite étudiante et de la professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -526,64 +526,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les environnements personnels d’apprentissage au prisme des productions documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -617,51 +617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web social et multimédia : propriétés d'une relation symbiotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -740,77 +740,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux, tensions et transition vers les communs éducatifs : pratiques enseignantes de partage et de collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe Colloque de la SFSIC - Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -835,77 +835,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du réel au virtuel : les transitions dans la formation en Odontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -937,1167 +937,1167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pipeline for the Automatic Evaluation of Dental Surgery Gestures in Preclinical Training from Captured Motions</w:t>
+                <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Nail HEFIED</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0012685000003693⟩</w:t>
+              <w:t xml:space="preserve">Games and Learning Alliance: 12th International Conference, GALA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Games and Learning Alliance, Nov 2023, Dublin, Ireland. pp.444-450, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49065-1_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716141v1</w:t>
+                <w:t xml:space="preserve">hal-04876137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Analysis of the Information Practices of Actors Involved in the Field of Educational Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCCE 2024 Digitally Transformed Education: Are We There Yet?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OCCE 2024 – IFIP TC3 Open Conference on Computers in Education, Feb 2024, Bournemouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interroger l’appropriation des acteurs pour l’introduction des environnements de simulation par la réalité virtuelle en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance: 12th International Conference, GALA 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ticemed 14 Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale Ticemed, Oct 2024, Le Caire (Egypte), Égypte</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876137v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger l’appropriation des acteurs pour l’introduction des environnements de simulation par la réalité virtuelle en formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Pipeline for the Automatic Evaluation of Dental Surgery Gestures in Preclinical Training from Captured Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nail HEFIED</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticemed 14 Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Angers, France. pp.420-427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012685000003693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052005v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement virtuel de simulation dans la formation en Odontologie – Présentation d’un programme de recherche et des résultats d’une étude préliminaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers une analyse des pratiques informationnelles des acteurs impliqués dans le domaine des serious games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation (ATIEF), Jun 2023, Brest, France. pp.332-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142101v1</w:t>
+                <w:t xml:space="preserve">hal-04142684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une analyse des pratiques informationnelles des acteurs impliqués dans le domaine des serious games</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Retour sur le projet AUREJ (Accès unifié aux ressources de la jouabilité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation (ATIEF), Jun 2023, Brest, France. pp.332-335</w:t>
+              <w:t xml:space="preserve">Comment préserver et étudier les jeux vidéo.. sans y jouer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Nationale de France, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142684v1</w:t>
+                <w:t xml:space="preserve">hal-04142627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur le projet AUREJ (Accès unifié aux ressources de la jouabilité)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Haptic simulator as a new pedagogical tool in dental education: Preliminary data on student perception (EVAGO Project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment préserver et étudier les jeux vidéo.. sans y jouer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque Nationale de France, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Association for Dental Education in Europe (ADEE) annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, LIVERPOOL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142627v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic simulator as a new pedagogical tool in dental education: Preliminary data on student perception (EVAGO Project)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Prédire les performances des étudiants dentaires novices en simulation conventionnelle à l’aide d’exercices haptiques : Etude pilote prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Hamon</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Dental Education in Europe (ADEE) annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, LIVERPOOL, France</w:t>
+              <w:t xml:space="preserve">Journées du Collège National des Enseignants en Prothèses et Réhabilitations Oro-Faciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNEPROF, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350434v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire les performances des étudiants dentaires novices en simulation conventionnelle à l’aide d’exercices haptiques : Etude pilote prospective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction des nouveaux environnements virtuels de simulation dans la formation – Quelques modèles théoriques d’intégration et exemple d’une méthodologie de recherche dans le cadre du projet EVAGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Collège National des Enseignants en Prothèses et Réhabilitations Oro-Faciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNEPROF, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167916v1</w:t>
+                <w:t xml:space="preserve">hal-04142052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction des nouveaux environnements virtuels de simulation dans la formation – Quelques modèles théoriques d’intégration et exemple d’une méthodologie de recherche dans le cadre du projet EVAGO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Environnement virtuel de simulation dans la formation en Odontologie – Présentation d’un programme de recherche et des résultats d’une étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142052v1</w:t>
+                <w:t xml:space="preserve">hal-04142101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un poster sur le &amp;quot;vivre-ensemble&amp;quot; : effetsd’une séquence multimodale sur la capacité au travail collaboratif de collégiens allophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2105,51 +2105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins » : Frontière, proximité et vivre-ensemble en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2187,51 +2187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'une méthodologie d'instrumentation pédagogique en contexte universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2282,64 +2282,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la transcription automatique de la parole pour l’instrumentation de séquences pédagogiques et l’enrichissement des environnements personnels d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Échanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2466,191 +2466,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et appropriation d'un outil TICE particulier : prise en compte des facteurs institutionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'intervention des facteurs institutionnels et organisationnels dans la diffusion et l'utilisation d'un EIAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Epal 2009 Echanger pour apprendre en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence EIAH'2009 Enseigner et apprendre à l'ère du numérique : regards croisés entre concepteurs et utilisateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500739v1</w:t>
+                <w:t xml:space="preserve">hal-01500702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intervention des facteurs institutionnels et organisationnels dans la diffusion et l'utilisation d'un EIAH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Conception et appropriation d'un outil TICE particulier : prise en compte des facteurs institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence EIAH'2009 Enseigner et apprendre à l'ère du numérique : regards croisés entre concepteurs et utilisateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Colloque Epal 2009 Echanger pour apprendre en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500702v1</w:t>
+                <w:t xml:space="preserve">hal-01500739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension humaine : paramètre essentiel de la performance des organisations</w:t>
               </w:r>
@@ -2852,299 +2852,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environnement virtuel de simulation dans la formation en Odontologie - Présentation d'un programme de recherche et des résultats d'une étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games And Learning Alliance Conference 2023 (GALA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dublin (IE), Ireland. Springer Nature Switzerland, Games and Learning Alliance, 14475, pp.444-450, 2024, Lecture Notes in Computer Science</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329800v1</w:t>
+                <w:t xml:space="preserve">hal-04167364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement virtuel de simulation dans la formation en Odontologie - Présentation d'un programme de recherche et des résultats d'une étude préliminaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Games And Learning Alliance Conference 2023 (GALA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dublin (IE), Ireland. Springer Nature Switzerland, Games and Learning Alliance, 14475, pp.444-450, 2024, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167364v1</w:t>
+                <w:t xml:space="preserve">hal-04329800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire les performances des étudiants dentaires novices en simulation conventionnelle à l’aide d’exercices haptiques: Etude pilote prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez‐cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3291,51 +3291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la transcription automatique de la parole. Du cours magistral à la production collaborative de contenus pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement supérieur et numérique. Mondialisation, mobilités sous la direction d’Émilie Remond, Luc Massou et Philippe Bonfils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Questions de communication (42), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3405,77 +3405,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de partage et de collaboration des enseignants•es : proposition de personas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3506,77 +3506,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources éducatives : pratiques de conception, de partage et de collaboration des enseignants•es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3639,77 +3639,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d'atelier : Situations de collaboration et de partage dans l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3757,51 +3757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des Besoins Document de synthèse - Mars 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Crétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4001,51 +4001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut-laval.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022027v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Loison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bandiaky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.14252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.65393" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3984" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin-Pirolli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs03.0006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124377v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail HEFIED" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012685000003693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575291v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04876137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_47" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167916v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180895v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00993162v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00993460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Bouzidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez&#8208;cazaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut-laval.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064587v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bandiaky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Loison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.14252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.65393" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3984" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin-Pirolli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs03.0006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124377v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04876137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_47" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail HEFIED" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012685000003693" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180895v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00993162v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00993460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Bouzidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329800v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez&#8208;cazaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>