--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -937,161 +937,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
+                <w:t xml:space="preserve">Interroger l’appropriation des acteurs pour l’introduction des environnements de simulation par la réalité virtuelle en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance: 12th International Conference, GALA 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ticemed 14 Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale Ticemed, Oct 2024, Le Caire (Egypte), Égypte</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876137v1</w:t>
+                <w:t xml:space="preserve">hal-05052005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Analysis of the Information Practices of Actors Involved in the Field of Educational Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1106,165 +1110,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCCE 2024 Digitally Transformed Education: Are We There Yet?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OCCE 2024 – IFIP TC3 Open Conference on Computers in Education, Feb 2024, Bournemouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger l’appropriation des acteurs pour l’introduction des environnements de simulation par la réalité virtuelle en formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valériane Loison</w:t>
+                <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serena Lopez</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticemed 14 Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Learning Alliance: 12th International Conference, GALA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Games and Learning Alliance, Nov 2023, Dublin, Ireland. pp.444-450, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49065-1_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052005v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pipeline for the Automatic Evaluation of Dental Surgery Gestures in Preclinical Training from Captured Motions</w:t>
               </w:r>
@@ -1384,51 +1384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une analyse des pratiques informationnelles des acteurs impliqués dans le domaine des serious games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2630,217 +2630,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension humaine : paramètre essentiel de la performance des organisations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en place de l'Environnement Numérique de Travail au sein de l'Université Jean Moulin Lyon 3 : l'Enseignant au coeur d'une dynamique de changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Crétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Thomas</w:t>
+                <w:t xml:space="preserve">Laïd Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Marini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Crétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque international sur la performance d'entreprise - "A la Recherche de la Performance" - ESC Bretagne Brest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Brest, France</w:t>
+              <w:t xml:space="preserve">TICE Méditerranée 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993162v1</w:t>
+                <w:t xml:space="preserve">hal-00993460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de l'Environnement Numérique de Travail au sein de l'Université Jean Moulin Lyon 3 : l'Enseignant au coeur d'une dynamique de changement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dimension humaine : paramètre essentiel de la performance des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Crétin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Marini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICE Méditerranée 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Marseille, France</w:t>
+              <w:t xml:space="preserve">1er Colloque international sur la performance d'entreprise - "A la Recherche de la Performance" - ESC Bretagne Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993460v1</w:t>
+                <w:t xml:space="preserve">hal-00993162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2852,165 +2852,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement virtuel de simulation dans la formation en Odontologie - Présentation d'un programme de recherche et des résultats d'une étude préliminaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédire les performances des étudiants dentaires novices en simulation conventionnelle à l’aide d’exercices haptiques: Etude pilote prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez‐cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">45ème Journées du CNEPROF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167364v1</w:t>
+                <w:t xml:space="preserve">hal-04350421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3025,182 +3042,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games And Learning Alliance Conference 2023 (GALA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dublin (IE), Ireland. Springer Nature Switzerland, Games and Learning Alliance, 14475, pp.444-450, 2024, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire les performances des étudiants dentaires novices en simulation conventionnelle à l’aide d’exercices haptiques: Etude pilote prospective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environnement virtuel de simulation dans la formation en Odontologie - Présentation d'un programme de recherche et des résultats d'une étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème Journées du CNEPROF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350421v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4001,51 +4001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut-laval.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064587v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bandiaky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Loison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.14252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.65393" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3984" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin-Pirolli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs03.0006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124377v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04876137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_47" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail HEFIED" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012685000003693" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180895v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00993162v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00993460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Bouzidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329800v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez&#8208;cazaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut-laval.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064587v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bandiaky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Loison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.14252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.65393" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3984" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin-Pirolli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs03.0006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124377v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04876137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_47" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail HEFIED" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012685000003693" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180895v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00993460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Bouzidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00993162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez&#8208;cazaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>