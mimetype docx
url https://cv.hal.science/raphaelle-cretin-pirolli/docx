--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -165,334 +165,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of using immersive virtual reality in haptic dental simulation for endodontic access cavity training: A comparative crossover study</w:t>
+                <w:t xml:space="preserve">Simulation numérique et immersion pour la formation en Odontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octave Bandiaky</w:t>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valériane Loison</w:t>
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Volteau</w:t>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Endodontic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/iej.14252⟩</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13lfl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064587v1</w:t>
+                <w:t xml:space="preserve">hal-05022027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique et immersion pour la formation en Odontologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Benefits of using immersive virtual reality in haptic dental simulation for endodontic access cavity training: A comparative crossover study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Bandiaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Christelle Volteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29, </w:t>
+              <w:t xml:space="preserve">International Endodontic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13lfl⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/iej.14252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022027v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication écrite à l’université, un enseignement polymorphe à la croisée de la réussite étudiante et de la professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -526,64 +526,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les environnements personnels d’apprentissage au prisme des productions documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -617,51 +617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web social et multimédia : propriétés d'une relation symbiotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -740,77 +740,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux, tensions et transition vers les communs éducatifs : pratiques enseignantes de partage et de collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe Colloque de la SFSIC - Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -835,77 +835,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du réel au virtuel : les transitions dans la formation en Odontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valériane Loison</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -937,1167 +937,1167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger l’appropriation des acteurs pour l’introduction des environnements de simulation par la réalité virtuelle en formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Pipeline for the Automatic Evaluation of Dental Surgery Gestures in Preclinical Training from Captured Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nail HEFIED</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valériane Loison</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticemed 14 Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Angers, France. pp.420-427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012685000003693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052005v1</w:t>
+                <w:t xml:space="preserve">hal-04716141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Analysis of the Information Practices of Actors Involved in the Field of Educational Serious Games</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interroger l’appropriation des acteurs pour l’introduction des environnements de simulation par la réalité virtuelle en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCCE 2024 Digitally Transformed Education: Are We There Yet?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OCCE 2024 – IFIP TC3 Open Conference on Computers in Education, Feb 2024, Bournemouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Ticemed 14 Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale Ticemed, Oct 2024, Le Caire (Egypte), Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575291v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Towards an Analysis of the Information Practices of Actors Involved in the Field of Educational Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance: 12th International Conference, GALA 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OCCE 2024 Digitally Transformed Education: Are We There Yet?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OCCE 2024 – IFIP TC3 Open Conference on Computers in Education, Feb 2024, Bournemouth, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876137v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pipeline for the Automatic Evaluation of Dental Surgery Gestures in Preclinical Training from Captured Motions</w:t>
+                <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Nail HEFIED</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valériane Loison</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Angers, France. pp.420-427, </w:t>
+              <w:t xml:space="preserve">Games and Learning Alliance: 12th International Conference, GALA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Games and Learning Alliance, Nov 2023, Dublin, Ireland. pp.444-450, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0012685000003693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49065-1_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716141v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une analyse des pratiques informationnelles des acteurs impliqués dans le domaine des serious games</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Environnement virtuel de simulation dans la formation en Odontologie – Présentation d’un programme de recherche et des résultats d’une étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation (ATIEF), Jun 2023, Brest, France. pp.332-335</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142684v1</w:t>
+                <w:t xml:space="preserve">hal-04142101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur le projet AUREJ (Accès unifié aux ressources de la jouabilité)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Haptic simulator as a new pedagogical tool in dental education: Preliminary data on student perception (EVAGO Project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment préserver et étudier les jeux vidéo.. sans y jouer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque Nationale de France, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Association for Dental Education in Europe (ADEE) annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, LIVERPOOL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142627v1</w:t>
+                <w:t xml:space="preserve">hal-04350434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic simulator as a new pedagogical tool in dental education: Preliminary data on student perception (EVAGO Project)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Prédire les performances des étudiants dentaires novices en simulation conventionnelle à l’aide d’exercices haptiques : Etude pilote prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valériane Loison</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Hamon</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Dental Education in Europe (ADEE) annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, LIVERPOOL, France</w:t>
+              <w:t xml:space="preserve">Journées du Collège National des Enseignants en Prothèses et Réhabilitations Oro-Faciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNEPROF, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350434v1</w:t>
+                <w:t xml:space="preserve">hal-05167916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire les performances des étudiants dentaires novices en simulation conventionnelle à l’aide d’exercices haptiques : Etude pilote prospective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
+                <w:t xml:space="preserve">Retour sur le projet AUREJ (Accès unifié aux ressources de la jouabilité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valériane Loison</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Collège National des Enseignants en Prothèses et Réhabilitations Oro-Faciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNEPROF, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Comment préserver et étudier les jeux vidéo.. sans y jouer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Nationale de France, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167916v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction des nouveaux environnements virtuels de simulation dans la formation – Quelques modèles théoriques d’intégration et exemple d’une méthodologie de recherche dans le cadre du projet EVAGO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une analyse des pratiques informationnelles des acteurs impliqués dans le domaine des serious games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valériane Loison</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation (ATIEF), Jun 2023, Brest, France. pp.332-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142052v1</w:t>
+                <w:t xml:space="preserve">hal-04142684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement virtuel de simulation dans la formation en Odontologie – Présentation d’un programme de recherche et des résultats d’une étude préliminaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction des nouveaux environnements virtuels de simulation dans la formation – Quelques modèles théoriques d’intégration et exemple d’une méthodologie de recherche dans le cadre du projet EVAGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valériane Loison</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142101v1</w:t>
+                <w:t xml:space="preserve">hal-04142052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un poster sur le &amp;quot;vivre-ensemble&amp;quot; : effetsd’une séquence multimodale sur la capacité au travail collaboratif de collégiens allophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2105,51 +2105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins » : Frontière, proximité et vivre-ensemble en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2187,51 +2187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'une méthodologie d'instrumentation pédagogique en contexte universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2282,64 +2282,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la transcription automatique de la parole pour l’instrumentation de séquences pédagogiques et l’enrichissement des environnements personnels d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Échanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2466,191 +2466,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intervention des facteurs institutionnels et organisationnels dans la diffusion et l'utilisation d'un EIAH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Conception et appropriation d'un outil TICE particulier : prise en compte des facteurs institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence EIAH'2009 Enseigner et apprendre à l'ère du numérique : regards croisés entre concepteurs et utilisateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Colloque Epal 2009 Echanger pour apprendre en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500702v1</w:t>
+                <w:t xml:space="preserve">hal-01500739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et appropriation d'un outil TICE particulier : prise en compte des facteurs institutionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'intervention des facteurs institutionnels et organisationnels dans la diffusion et l'utilisation d'un EIAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Epal 2009 Echanger pour apprendre en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence EIAH'2009 Enseigner et apprendre à l'ère du numérique : regards croisés entre concepteurs et utilisateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500739v1</w:t>
+                <w:t xml:space="preserve">hal-01500702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de l'Environnement Numérique de Travail au sein de l'Université Jean Moulin Lyon 3 : l'Enseignant au coeur d'une dynamique de changement</w:t>
               </w:r>
@@ -2858,90 +2858,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire les performances des étudiants dentaires novices en simulation conventionnelle à l’aide d’exercices haptiques: Etude pilote prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valériane Loison</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez‐cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2983,64 +2983,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3078,90 +3078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement virtuel de simulation dans la formation en Odontologie - Présentation d'un programme de recherche et des résultats d'une étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valériane Loison</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3291,51 +3291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la transcription automatique de la parole. Du cours magistral à la production collaborative de contenus pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement supérieur et numérique. Mondialisation, mobilités sous la direction d’Émilie Remond, Luc Massou et Philippe Bonfils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Questions de communication (42), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3405,77 +3405,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de partage et de collaboration des enseignants•es : proposition de personas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3506,77 +3506,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources éducatives : pratiques de conception, de partage et de collaboration des enseignants•es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3639,77 +3639,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d'atelier : Situations de collaboration et de partage dans l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3757,51 +3757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des Besoins Document de synthèse - Mars 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Crétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4001,51 +4001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut-laval.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064587v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bandiaky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Loison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.14252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.65393" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3984" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin-Pirolli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs03.0006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124377v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04876137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_47" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail HEFIED" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012685000003693" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180895v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00993460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Bouzidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00993162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez&#8208;cazaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut-laval.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022027v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Loison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bandiaky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.14252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.65393" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3984" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin-Pirolli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs03.0006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124377v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail HEFIED" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012685000003693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04876137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_47" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167916v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180895v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00993460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Bouzidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00993162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez&#8208;cazaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>