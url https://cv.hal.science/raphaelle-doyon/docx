--- v0 (2026-03-30)
+++ v1 (2026-05-23)
@@ -380,632 +380,848 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire des metteuses en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Huthwohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Candiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024/2, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genre et arts vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Katuszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10-11, https://journals.openedition.org/ht/462, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ht.462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrire l'histoire des metteuses en scène (1946-1990). Enjeux méthodologiques et historiographiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaelle Doyon</w:t>
+                <w:t xml:space="preserve">Faire trace, la fabrique des matrimoines du théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Depoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lever de rideau sur les patrimoines du théâtre, 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/122pp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821679v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culturalisme et réappropriation conceptuelle, l’inévitable paradoxe de l’ISTA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Doyon</w:t>
+                <w:t xml:space="preserve">Ecrire l'histoire des metteuses en scène (1946-1990). Enjeux méthodologiques et historiographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Estudos da Presença [Brazilian Journal on Presence Studies] </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (299)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380171v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Entraînement doit Rester un Processus Vivant: un entretien avec Torgeir Wethal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Culturalisme et réappropriation conceptuelle, l’inévitable paradoxe de l’ISTA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de Estudos da Presença [Brazilian Journal on Presence Studies] </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/2237-266093320⟩</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2237-266090309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379843v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre, une catégorie utile à l’histoire du théâtre du XXe siècle ? Le cas de Jacques Copeau et de Suzanne Bing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaelle Doyon</w:t>
+                <w:t xml:space="preserve">L’Entraînement doit Rester un Processus Vivant: un entretien avec Torgeir Wethal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torgeir Wethal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Société d’Histoire du Théâtre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Brasileira de Estudos da Presença [Brazilian Journal on Presence Studies] </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2237-266093320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386323v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Bing, collaboratrice de Jacques Copeau : enquête sur la constitution d’un patrimoine théâtral</w:t>
+                <w:t xml:space="preserve">Le genre, une catégorie utile à l’histoire du théâtre du XXe siècle ? Le cas de Jacques Copeau et de Suzanne Bing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du CAP - Créations Arts Patrimoine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de la Société d’Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (270)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383872v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bing, collaboratrice de Jacques Copeau : enquête sur la constitution d’un patrimoine théâtral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CAP - Créations Arts Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.7161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On ne naît pas femme, on ne naît pas homme, on ne naît pas acteur, on le devient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternatives théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 92, https://alternativestheatrales.be/numerique/92/le-corps-travesti/on-ne-nait-pas-femme-on-ne-nait-pas-homme-on-ne-nait-pas-acteur-on-le-devient/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1015,344 +1231,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les auctorialités des femmes artistes au théâtre, XIX e -XXI e siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Barut; Elisabeth Le Corre; Catherine Brun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auctorialités théâtrales XIXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2025, Le spectaculaire - arts de la scène, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1070450ar]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les auctorialités des femmes artistes au théâtre, XIXe-XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Barut; Catherine Brun; Elisabeth Le Corre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auctorialités théâtrales XIXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2025, Le spectaculaire - arts de la scène, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1070450ar]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collectifs, a contrario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaëlle Doyon; Guy Freixe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les collectifs dans les arts vivants depuis 1980</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9782355391781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Anthropologie Théâtrale ou le parcours de vie d’Eugenio Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un Théâtre-Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.373-385, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pub.35058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1362,118 +1578,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matrice religieuse de Jacques Copeau, une lecture anthropologique du fonctionnement de la communauté des Copiaus (1924-1929)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Collu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00981265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1620,51 +1836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/insitu/42258" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scenes-monde.univ-paris8.fr/raphaelle-doyon-mcf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openedition.org/18930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vivarts.hypotheses.org/163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vivarts.hypotheses.org/40" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380119v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Doyon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464255v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Doyon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Katuszewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ht.462" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-266090309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Wethal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-266093320" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.7161" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407838v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928449v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070450ar]" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.35058" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Collu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/insitu/42258" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scenes-monde.univ-paris8.fr/raphaelle-doyon-mcf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openedition.org/18930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vivarts.hypotheses.org/163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vivarts.hypotheses.org/40" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380119v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Doyon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563787v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huthwohl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Sanjuan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deliquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Candiard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Filippi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Doyon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Katuszewski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ht.462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Depoil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122pp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-266090309" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379843v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Wethal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-266093320" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.7161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928449v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070450ar]" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.35058" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Collu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>