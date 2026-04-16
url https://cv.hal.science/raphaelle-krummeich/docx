--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -2896,51 +2896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50C45421"/>
+    <w:nsid w:val="B5A57765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>