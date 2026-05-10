--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -2896,51 +2896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5A57765"/>
+    <w:nsid w:val="B4937003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>