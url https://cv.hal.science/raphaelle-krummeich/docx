--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -1009,707 +1009,832 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et méthodologie d’élaboration d’une base de données géo-historique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mat&amp;Carto: matrice ré-ordonnable &amp; cartographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Reulier</w:t>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nell Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2025 - Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">Humanistica 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2026, Paris, France. pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350698v1</w:t>
+                <w:t xml:space="preserve">hal-05622789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing an event centred modelling process to produce spatial and temporal data for the critical study of the impact of British colonial rule (1878 – 1960) on the Cypriot landscape through their anti-malarial campaigns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iris Charalambidou</w:t>
+                <w:t xml:space="preserve">Enjeux et méthodologie d’élaboration d’une base de données géo-historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Beauvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU23 General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEO 2025 - Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04436599v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reproducible open platform for a collective process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+                <w:t xml:space="preserve">Constructing an event centred modelling process to produce spatial and temporal data for the critical study of the impact of British colonial rule (1878 – 1960) on the Cypriot landscape through their anti-malarial campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linu Elizabeth Danielkutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel van Ruymbeke</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Charalambidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e CIDOC CRM SIG and 48th FRBR CRM meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU23 General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Goescience Union, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03934841v1</w:t>
+                <w:t xml:space="preserve">halshs-04436599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work in progress attempting to apprehend photography in CIDOC CRM modelling : theoretical contribution to modelling traces, information and meaning constructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reproducible open platform for a collective process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David-jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel van Ruymbeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data for History 2021, Modelling Time, Places, Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Humboldt-Universität zu Berlin, CNRS/Université de Lyon, LARHRA, May 2021, Berlin, France</w:t>
+              <w:t xml:space="preserve">55e CIDOC CRM SIG and 48th FRBR CRM meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIDOC CRM Special Interest Group, Dec 2022, Esch-sur-Alzette/Belval, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420223v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03934841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliothèque Numérique de Droit Normand : Pluridisciplinarité, Humanités Numériques et Partenariats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Krummeich-Brangier</w:t>
+                <w:t xml:space="preserve">Work in progress attempting to apprehend photography in CIDOC CRM modelling : theoretical contribution to modelling traces, information and meaning constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine écrit en Normandie à l'ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Avranches, France</w:t>
+              <w:t xml:space="preserve">Data for History 2021, Modelling Time, Places, Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humboldt-Universität zu Berlin, CNRS/Université de Lyon, LARHRA, May 2021, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900912v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique(s) de recherche et accompagnement des inventeurs académiques : une banalisation de l’imaginaire scientifique ?</w:t>
+                <w:t xml:space="preserve">Bibliothèque Numérique de Droit Normand : Pluridisciplinarité, Humanités Numériques et Partenariats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Krummeich-Brangier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre exceptionnalité et banalité : Penser la production et la circulation des savoirs scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Le patrimoine écrit en Normandie à l'ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Avranches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900898v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique(s) de recherche et accompagnement des inventeurs académiques : une banalisation de l’imaginaire scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krummeich-Brangier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre exceptionnalité et banalité : Penser la production et la circulation des savoirs scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la consécration du droit d’auteur aux licences libres : propriété intellectuelle et conquête de la liberté, [en ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère triune du libre - la conquête de la liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1719,91 +1844,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geo-historical database covering 200 years of land use on Cyprus island (1855–2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1822,202 +1947,202 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR HighPasm end-term meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Nicosie (Chypre), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage de ressources et interopérabilité, Accès via Gallica/BnF aux ressources inédites de la &amp;quot;Bibliothèque numérique de droit normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Salaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PlaIR2.018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebauche de l'étude du pont à transbordeur de Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Krummeich-Brangier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données Interopérables pour le Patrimoine, école thématique CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2027,178 +2152,178 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term database of climate related events on Cyprus Island (1174–1913)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Charalambidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/NKL.3F7B46J5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GT Notebook, présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2207,139 +2332,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04298803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cazals, Yann Soullard, Raphaëlle Krummeich, « Bibliothèque numérique de droit normand », Carnet de la MRSH, https://mrsh.hypotheses.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2349,121 +2474,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauvegarde du pont tournant de Dieppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Cremnitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRIHS FED4137 - Université de Rouen Normandie; ENSA Normandie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2473,100 +2598,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution micromécanique au comportement multi-échelles d'un matériau composite élastoplastique lamellaire : Application à l'étude des effets du recyclage sur la tréfilabilité d'un acier perlitique industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Verlaine - Metz, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2001METZ040S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2576,91 +2701,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture - Le notebook un bloc-code ? - WORK IN PROGRESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03856170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2670,51 +2795,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le notebook. Une forme intelligible du numérique ? Un objet écosophique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2723,112 +2848,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04019870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2896,51 +3021,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4937003"/>
+    <w:nsid w:val="73D1E2B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3127,51 +3252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelle-krummeich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6170-8243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076090264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/qw41-b476" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beauvalet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David-jacquot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel van Ruymbeke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1947" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krummeich-Brangier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zabusov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678370412331320233" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krummeich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jumel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.1704" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9VTD2BLP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02900569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.20000801488" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3409QP6B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linu Elizabeth Danielkutty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Charalambidou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11346" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Goff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salaun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Georgiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.3F7B46J5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazals" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cremnitzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001METZ040S" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelle-krummeich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6170-8243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076090264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/qw41-b476" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beauvalet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David-jacquot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel van Ruymbeke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1947" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krummeich-Brangier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zabusov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678370412331320233" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krummeich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jumel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.1704" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9VTD2BLP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02900569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.20000801488" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3409QP6B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Capelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linu Elizabeth Danielkutty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Charalambidou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11346" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Goff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198644v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900940v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salaun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Georgiou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.3F7B46J5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazals" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cremnitzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001METZ040S" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>