--- v0 (2026-04-09)
+++ v1 (2026-05-06)
@@ -16,6551 +16,6675 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> raphaelle lefebvre </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Archéo-anthropologue Inrap</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (17)</w:t>
-[...1951 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble d'habitats de la Tène moyenne à la période augustéenne au sud-ouest de Caen : la fouille de la rue des Longrais à Maltot (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/154y8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du provisoire qui dure. Réflexions autour de quelques sépultures de la bataille de Normandie à Maltot, « Cote 112 » (Calvados)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Labbey</w:t>
+                <w:t xml:space="preserve">Archeohandi : protocol for a national disabilities database in archaeology in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Colleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Baiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Ouest. Supplément</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virtual Archaeology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (30), pp.56-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/var.2024.20003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081780v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archeohandi : protocol for a national disabilities database in archaeology in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du provisoire qui dure. Réflexions autour de quelques sépultures de la bataille de Normandie à Maltot, « Cote 112 » (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Labbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Archaeology Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Ouest. Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Supplément 13 (Archéologie des conflits contemporains. Méthodes, apports et enjeux d’une archéologie en construction)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827395v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fosse à rejets humains calcinés du Néolithique récent à Ver-sur-Mer (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Labbey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.255-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malnutrition infantile à la fin de la période laténienne : l’apport de l’examen paléopathologique de la nécropole de Jort (Calvados, Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Les 1000 premiers jours de vie dans les populations du présent et du passé, 33 (1), pp.26-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.7445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirrha 2008-2015 : un bilan d’étape. 1. La fouille et les structures archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Orgeolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zurbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Skorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141 (1), pp.41-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bch.519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01913263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcellaires de l’âge du Bronze ancien à Saint-Aubin-d’Arquenay « Éco-quartier des Vignettes » (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31, pp.57-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rao.2480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funérailles élitaires à l’époque moderne, Les comtes de Flers (Orne, Normandie), début du XVIIIe siècle, Bilan du P.C.R 2019-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Archéologiques Régionales de Normandie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Normandie, Apr 2023, Alençon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la prévalence des lésions évocatrices de tuberculose en Gaule septentrionale pour le second Age du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Wermuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française (GPLF) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, Apr 2022, Paris-Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autopsie d'un coeur embaumé : la fouille du cardiotaphe de Saint-Germain de Flers (XVIIIe siècle, Orne, Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française (GPLF) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université Paris-Aubervilliers, Apr 2022, Paris - Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la prévalence des traumatismes en Gaule septentrionale pour le second âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Pariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Wermuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la Société Anthropologique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche sanitaire d’une population de jeunes immatures datant de La Tène finale : la nécropole de Jort (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1845e Journées de la Société d’Anthropologie de Paris, 27-31 janvier 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les funérailles de la noblesse seconde aux XVIIe et XVIIIe siècles : le cas des comtes de Flers (Orne-Normandie) à travers les sources archivistiques et archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre autour des funérailles. Des os et des larmes. Préparer les corps, pleurer et honorer les morts, colloque dématérialisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GAAF, May 2021, Chartres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À Saint Thomas d’Aizier (Eure) : la vie et la mort dans une léproserie médiévale normande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Purifier, soigner ou guérir ? Maladies et lieux religieux de la Méditerranée antique à la Normandie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Craham - UMR 6273 CNRS-Université de Caen Normandie - OUEN - CCIC, Oct 2014, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dysplasie de hanche (DDH) et la luxation congénitale de hanche (LCH) dans la léproserie de Saint-Thomas d’Aizier (XIIe-XVIe s., Eure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités de la recherche paléopathologique, colloque du Groupe des Paléopathologistes de Langue Française (GPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GPLF - SRBP, Apr 2019, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse tracéologique de cinq crânes du site de Saint-Germain de Flers (XVIIe-XVIIIe siècle) : interprétation des signes de trépanation, sciage, embaumement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités de la recherche paléopathologique, colloque du Groupe des Paléopathologistes de Langue Française (GPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GPLF - SRBP, Apr 2019, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nécropole du haut Moyen Âge à Nonant-le-Pin (Orne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Archéologiques Régionale de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les soins des lépreux au Moyen Âge : approche transdisciplinaire de la fouille à l’histoire du site de Saint-Thomas d’Aizier (XIIe-XVIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’Anthropologie et d’Archéologie Funéraire (GAAF), May 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Thomas d'Aizier (Eure) : vie et mort dans une léproserie médiévale (XIIe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’archéologie médiévale 2017-2018 : Anthropologie et pratiques funéraires - Master Sciences historiques Spécialité Recherche et Métiers de l’Archéologie UE 72/92-EP2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth, Lorans, Sep 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne), début du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Broine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Louise de Quengo : les funérailles multiples des élites bretonnes au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mother and Child: Archaeological Evidence of Childbirth Complications in Medieval Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pregnancy and Childbirth: History, Medicine and Anthropology An International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dopfel, Costanza; Arieti, Stefano; Foscati, Alessandra; Parmeggiani, Antonella, May 2017, Bologne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aperçus des connaissances sur la présence de Mycobacterium leprae en Europe médiévale occidentale, centrale et orientale à partir de l'analyse moléculaire menée sur la population de Saint-Thomas d’Aizier (Eure, XIIe –XVIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen D. Donoghue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Spigelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infections et épidémies en paléopathologie, colloque du groupe des paléopathologistes de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nécropole entre l’Antiquité et le Moyen Âge à Évrecy (14)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminte Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées archéologiques de Basse-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Saint-Lô, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02512764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécropole de Jort (Calvados) : bilan préliminaire des pathologies d’une population laténienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Delrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles méthodologies en paléopathologie, Colloque du Groupe des Paléopathologistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rouen, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atteintes paléopathologiques dans la léproserie médiévale de Saint-Thomas d'Aizier (Eure) : dernières données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infections et épidémies en paléopathologie, colloque du Groupe des Paléopathologistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01715073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cas possible de maladie de Paget de la période moderne (XVIe-XVIIe s.) dans l'église Saint-Germain de Flers (Orne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Normandie-caen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes en Langue française (GPLF). "Infections et épidémies en Paléopathologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Caen, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lead coffins of Flers (France, Orne) from the early modern times : methodology of an interdisciplinary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Broine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th international Colloquium Abbey Museum of the Dunes, Dead Men talking. Interdisciplinary research into archaeological burial context in northwest Europe (10th-16th c.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Coxyde, Belgium. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation des registres paroissiaux dans l’étude archéologique de cimetières modernes : les exemples de Flers, d’Argentan et d’Yvetot (XVIIe-XVIIIe siècle) (Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la table ronde du 8 novembre 2023, Tours, PCR CiMmoNE, études documentaires et cimetières modernes (XVIIe-XVIIIe s.).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie, Orne) entre le XVIIe et le XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière; Cécile Paresys; Isabelle Richard; Isabelle Le Goff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 15e rencontre du GAAF Rencontre autour de l'invisible dans la tombe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le petit mobilier moderne et contemporain dans les tombes de cimetières normands. Première synthèse sur les pratiques funéraires d’après les fouilles récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Fossurier; Émilie Roux-Capron; Myriam Dohr (coll.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le petit mobilier dans les sépultures d'époque moderne. Actes de la table ronde organisée par le PCR CimMoNE, Nancy, 9 novembre 2022. Les cimetières modernes « hors les murs » dans le nord-est de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-104, 2024, Monographies Instrumentum, 78, 978-2-35518-143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creully (Calvados), le « Clos de l'Épinette » : une occupation dense au second âge du fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lepaumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques de Normandie, 2019 (Caen, 26-27 avril 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PURH, 2024, 9791024018300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les soins des lépreux au Moyen Âge : approche transdisciplinaire de la fouille à l’histoire du site de Saint-Thomas d’Aizier (XIe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Donoghue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sacha Kacki; Hélène Réveillas; Knüsel J. Christopher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour du corps malade. Prise en charge et traitement funéraire des individus souffrants à travers les siècles. Actes de la 10e rencontre du GAAF, Bordeaux, mai 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-96, 2021, Publication du GAAF, 978-2-9541526-6-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02437152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funérailles de la noblesse normande au début du XVIIIe siècle. Préparation des corps, embaumement et inhumation en cercueils en plomb à Flers (Orne), église paroissiale Saint-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rozenn Colleter; Daniel Pichot; Éric Cruzéby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Louise de Quengo, une Bretonne du XVIIe siècle : archéologie, anthropologie, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.271-285, 2021, 978-2-7535-8233-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À Saint Thomas d’Aizier (Eure) : la vie et la mort dans une léproserie médiévale normande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Chapelain de Séreville-Niel; Christine Delaplace; Damien Jeanne; Pierre Sineux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Purifier, soigner ou guérir ? Maladies et lieux religieux de la Méditerranée antique à la Normandie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes du colloque de Cerisy la Salle (1er au 05 octobre 2014), Presses universitaires de Rennes, pp.133-151, 2020, Archéologie &amp; Culture, 978-2-7535-8025-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mother and Child: Archaeological Evidence of Childbirth Complications in Medieval Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gislon Dopfel; Constanza ; Foscati; Alessandra ;Burnett; Charles (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy and Childbirth in the Premodern World: European and Middle Eastern Cultures, from Late Antiquity to the Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.109-134, 2019, Cursor mundi (CURSOR 36), 978-2-503-58055-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.CURSOR-EB.5.115606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'église et le cimetière de la paroisse Saint-Germain à Flers (Orne), XIIe-XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Broine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques de Normandie 2016 (Rouen, 30 septembre-1er octobre 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-196, 2018, Journées Archéologiques de Normandie 2016, 9791024009339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loden kisten te Flers (17de-18de eeuw). Methodologie van een interdisciplinaire studie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Broine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Colleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lehouck, Alexander; Van Acker, Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doden spreken. Interdisciplinair onderzoek op archeologische grafcontexten in Noordwest-Europa (10de-16de eeuw)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-154, 2017, Jaarboek Abdijmuseum Ten Duinen. Novi Monasterii, vol. 15, 978 94 014 4821 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02464252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Rapport (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funérailles élitaires à l’époque moderne, Les comtes de Flers (Orne, Normandie), début du XVIIIe siècle, Bilan du P.C.R 2019-2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
+                <w:t xml:space="preserve">JORT (Calvados), « Le Bourg, RD148a, B693 ». Au cœur d’un village : de l’Âge du Fer au XXe siècle au bord de la Dives. Rapport final d’opération de fouille archéologique préventive, Cesson-Sévigné, Inrap Grand-ouest, juillet 2025, 520 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Estur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04115845v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GO. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la prévalence des lésions évocatrices de tuberculose en Gaule septentrionale pour le second Age du Fer</w:t>
-[...83 lines deleted...]
-                <w:t xml:space="preserve">hal-03690004v1</w:t>
+                <w:t xml:space="preserve">Soliers-Grentheville, Calvados (14). Parc Éole, tranche 2. En plaine de Caen, du bronze ancien à la Bataille de Normandie. Rapport de fouille archéologique préventive, Cesson-Sévigné, Inrap Grand-ouest, avril 2024, 666 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GO. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autopsie d'un coeur embaumé : la fouille du cardiotaphe de Saint-Germain de Flers (XVIIIe siècle, Orne, Normandie)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+                <w:t xml:space="preserve">Des inhumations du haut Moyen Âge au bord du chemin. Hérouville-Saint-Clair &amp;quot;Extension du cimetière zone 1&amp;quot; (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boursier</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">hal-04573740v1</w:t>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GO. 2024, pp.208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la prévalence des traumatismes en Gaule septentrionale pour le second âge du Fer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le cimetière oublié d’Yvetot : étude d’un cimetière de transition du XVIIIe siècle, 4-8 rue de l’Épargne, Yvetot, Seine-Maritime (76), Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cardon,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+                <w:t xml:space="preserve">Dufour Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Wermuth</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-03690018v1</w:t>
+                <w:t xml:space="preserve">Dupont Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimenez Frédérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">inrap. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche sanitaire d’une population de jeunes immatures datant de La Tène finale : la nécropole de Jort (Calvados)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Corde</w:t>
+                <w:t xml:space="preserve">Enclos palissadé du premier âge du Fer, approche du domaine agricole de la villa des Emalés, habitat mérovingien et vertiges de la seconde guerre mondiale. Frénouville, Le Poirier, Les Evignettes 3 (zone 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03238677v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Grand-Ouest. 2022, pp.513</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les funérailles de la noblesse seconde aux XVIIe et XVIIIe siècles : le cas des comtes de Flers (Orne-Normandie) à travers les sources archivistiques et archéologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">PCR 2019-2022 Quatrième année 2022 &amp;quot;Les cercueils en plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03239475v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° d'opération 164421, Inrap Grand Ouest, SRA Normandie; UMR 6273. 2022, 72 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À Saint Thomas d’Aizier (Eure) : la vie et la mort dans une léproserie médiévale normande</w:t>
-[...76 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ver-sur-Mer (Calvados) « British Normandy Memorial » - 164249. Occupations littorales du Bronze final au Débarquement de Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930821v1</w:t>
+                <w:t xml:space="preserve">Emmanuel Ghesquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Ouest (Cesson-Sévigné). 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dysplasie de hanche (DDH) et la luxation congénitale de hanche (LCH) dans la léproserie de Saint-Thomas d’Aizier (XIIe-XVIe s., Eure)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">PCR de troisième année 2021 : « Les cercueils de plomb des comtes de Flers (début 18e siècle). Pratique de l’embaumement et funérailles élitaires à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap, CNRS, Craham UMR 6273 CNRS-UNICAEN, DRAC / SRA Normandie. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146359v1</w:t>
+                <w:t xml:space="preserve">hal-03640363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse tracéologique de cinq crânes du site de Saint-Germain de Flers (XVIIe-XVIIIe siècle) : interprétation des signes de trépanation, sciage, embaumement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boursier</w:t>
+                <w:t xml:space="preserve">Escoville (Calvados), Rue des Peupliers, Domaine du Parc. Occupations du Hallstatt final, du Haut-Empire et du haut Moyen Âge. Rapport final de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Nolot</w:t>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest, SRA Normandie. 2021, 385 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146363v1</w:t>
+                <w:t xml:space="preserve">hal-03478744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nécropole du haut Moyen Âge à Nonant-le-Pin (Orne)</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">hal-02060539v1</w:t>
+                <w:t xml:space="preserve">Le couvent des Cordeliers de Vire (XVe - XXe s.). Vire, Normandie, 17 rue des Cordeliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2020, pp.323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les soins des lépreux au Moyen Âge : approche transdisciplinaire de la fouille à l’histoire du site de Saint-Thomas d’Aizier (XIIe-XVIe s.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+                <w:t xml:space="preserve">Une nécropole de l’Antiquité tardive et du haut Moyen Âge à Evrecy, Saint-Aubin des champs 2 (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminte Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02146338v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02511563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Thomas d'Aizier (Eure) : vie et mort dans une léproserie médiévale (XIIe-XVIe siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCR 2019-2020 - Rapport de première année 2019 : “Les cercueils de plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02146313v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; CNRS; Craham-UMR 6273 CNRS-UNICAEN; DRAC / SRA Normandie. 2019, 112 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne), début du XVIIIe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Courcy “Le Bourg”, l'habitat de Bourg (XIe-XXe s.) et le cimetière paroissial médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Bougault</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-01740405v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mother and Child: Archaeological Evidence of Childbirth Complications in Medieval Normandy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eglise et cimetière Saint-Germain à Flers (XIIe-XIXe s.). &amp;quot;Aménagement du centre-ville&amp;quot;, place Saint-Germain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02145769v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperçus des connaissances sur la présence de Mycobacterium leprae en Europe médiévale occidentale, centrale et orientale à partir de l'analyse moléculaire menée sur la population de Saint-Thomas d’Aizier (Eure, XIIe –XVIe s.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mark Spigelman</w:t>
+                <w:t xml:space="preserve">Étude anthropologique de SP 4018 et SP 4019, In : Dupont H., Lefebvre R. (dir.), Flers (Orne), « Aménagement du centre-ville - place Saint-Germain » Parcelle 000 AB 01, Église et cimetière Saint-Germain à Flers (XIIe-XIXe siècles), Rapport intermédiaire d’opération, Fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-02145864v1</w:t>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap Grand-Ouest – SRA Normandie. 2016, 2 vol., 614 et 568 p., p. 347-379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nécropole entre l’Antiquité et le Moyen Âge à Évrecy (14)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">(Notices du « Bilan Scientifique Régional ») : Flers, place Saint-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...139 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cottard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozen Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...40 lines deleted...]
-                <w:t xml:space="preserve">hal-02139372v1</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] région Basse-Normandie 2014, Ministère de la culture et de la communication, Direction générale des patrimoines, sous-direction de l’archéologie, Direction régionale des affaires culturelles, Service régional de l’archéologie. 2015, pp.125-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atteintes paléopathologiques dans la léproserie médiévale de Saint-Thomas d'Aizier (Eure) : dernières données</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+                <w:t xml:space="preserve">12. Du Moyen Âge à l’époque contemporaine, in Marcigny C., Mazet S. (dir.), Au bord de l’eau ! Les occupations humaines d’une berge de la Seine du Tardiglaciaire à nos jours ; Haute-Normandie, Eure (27), ALIZAY - Le Postel, Le Pré Rompu, Le Chêne, Le Port au Chanvre, Les Diguets ; IGOVILLE - Le Fort, Les Limais ; RFO de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-01715073v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2015, pp.51-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cas possible de maladie de Paget de la période moderne (XVIe-XVIIe s.) dans l'église Saint-Germain de Flers (Orne).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gisors (27), La chapelle Saint-Luc de la léproserie Saint-Lazare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminte Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">halshs-02145678v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02511586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6707,51 +6831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04934335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03971254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pillault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114227v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesquiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478744v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tessier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Angeli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454149v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Colleter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Corde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7445" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913263v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Skorda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.519" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lefebvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2480" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197662v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460004v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437152v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jeanne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Donoghue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/rencontres/corps-malade-prise-en-charge-traitement-funeraire-souffrants-maladrerie-hopital-cimetiere/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Alduc-Le Bagousse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CURSOR-EB.5.115606" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100852490" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464252v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebrun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Wermuth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573740v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690018v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238677v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146359v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146363v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nolot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060539v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146338v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146313v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145864v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen D. Donoghue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spigelman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delrue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715073v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01869353v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145678v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Corde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7445" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Skorda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.519" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lefebvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2480" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690004v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Wermuth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930821v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nolot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jeanne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Alduc-Le Bagousse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen D. Donoghue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spigelman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139372v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delrue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715073v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01869353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197662v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Donoghue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/rencontres/corps-malade-prise-en-charge-traitement-funeraire-souffrants-maladrerie-hopital-cimetiere/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CURSOR-EB.5.115606" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100852490" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04934335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05591227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon," TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Benjamin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimenez Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03971254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pillault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesquiere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478744v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guerin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tessier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511563v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Angeli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239835v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Colleter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064376v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511586v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>