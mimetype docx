--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaëlle Pouhet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019 Maître de conférences INSA Toulouse, département Génie Civil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable VAE & DPE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements: Matériaux cimentaires, Matériaux Divisés, Ingénierie des bétons, RDM, Analyse des structures statique, Initiation à la recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche : Physico-chimique des matériaux de construction, Matrice cimentaire, Matrice à faible impact environnemental, Géopolymère, Matériaux de réparatio, Maintenance, corrosion, mortier de chaux, maçonnerie ancienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018/2019</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attachée</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporaire d’Enseignement et de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Toulouse 3 - FSI/Upssitech – Toulouse - Génie Civil & Génie de l’Habitat/ LMDC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements: Mécanique des milieux continus, Résistance des matériaux, Analyse des structures, Transferts Thermiques, Matériaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche : Durabilité, attaque acide, géopolymère, MEB, microsonde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017/2018</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attachée Temporaire d’Enseignement et de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Institut National des Sciences Appliquées (INSA)/LMDC - Toulouse, dép. Génie Civil.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements: Science des matériaux, Géotechnique, Résistance des matériaux, Analyse des structures statiques et dynamiques, Topographie, Eurocode 0, 1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche : Porosité, Géopolymère, Tortuosité, Percolation, MET</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016/2017</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat post-Doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 18 mois au Laboratoire Matériaux et Durabilité des Constructions de Toulouse financé par EDF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet d’étude: Développement de liants alternatifs à haute teneur en gaz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : Matériaux à activation alcaline, Géopolymère, Liants ettringitiques, hautes températures, température de décomposition, Physico-chimique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012/2015</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Laboratoire Matériaux et Durabilité des Constructions de Toulouse en convention CIFRE avec la société SEAC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intitulé de la thèse: Formulation et durabilité des géopolymères à base de métakaolin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mots clés: Métakaolin, Géopolymère, Durabilité, Carbonatation, Réaction alcali-granulats, Physico-chimique, Microstructure, MEB, IFTR, ATG-MS, DRX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat - Génie civil, matériaux, structures - Université Toulouse III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 - Chimie Analytique et démarche qualité - Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUT Mesures Physiques - Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de Baccalauréat série S –Lycée Camille Guérin, Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the initial water content in flash calcined metakaolin-based geopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201, pp.421-429. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.12.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation in the pore solution of metakaolin-based geopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.227--235. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and performance of flash metakaolin geopolymer concretes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.150--160. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.05.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkali-silica reaction in metakaolin-based geopolymer mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (3), pp.571--583. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-014-0445-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Natural and Accelerated Carbonation in Metakaolin-Based Geopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.38-43. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/ast.92.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in Ln&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (Ln=La, Pr and Nd) oxide thin films grown by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 553, pp.71-75. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique d’un mortier de maçonnerie médiéval et reproduction à l’identique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique d’un mortier de maçonnerie médiéval et reproduction à l’identique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and durability of metakaolin-based geopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Université Paul Sabatier - Toulouse III, 2015. English. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015TOU30085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01297848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaëlle Pouhet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019 Maître de conférences INSA Toulouse, département Génie Civil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable VAE & DPE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements: Matériaux cimentaires, Matériaux Divisés, Ingénierie des bétons, RDM, Analyse des structures statique, Initiation à la recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche : Physico-chimique des matériaux de construction, Matrice cimentaire, Matrice à faible impact environnemental, Géopolymère, Matériaux de réparatio, Maintenance, corrosion, mortier de chaux, maçonnerie ancienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018/2019</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attachée</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporaire d’Enseignement et de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Toulouse 3 - FSI/Upssitech – Toulouse - Génie Civil & Génie de l’Habitat/ LMDC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements: Mécanique des milieux continus, Résistance des matériaux, Analyse des structures, Transferts Thermiques, Matériaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche : Durabilité, attaque acide, géopolymère, MEB, microsonde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017/2018</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attachée Temporaire d’Enseignement et de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Institut National des Sciences Appliquées (INSA)/LMDC - Toulouse, dép. Génie Civil.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements: Science des matériaux, Géotechnique, Résistance des matériaux, Analyse des structures statiques et dynamiques, Topographie, Eurocode 0, 1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche : Porosité, Géopolymère, Tortuosité, Percolation, MET</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016/2017</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat post-Doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 18 mois au Laboratoire Matériaux et Durabilité des Constructions de Toulouse financé par EDF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet d’étude: Développement de liants alternatifs à haute teneur en gaz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : Matériaux à activation alcaline, Géopolymère, Liants ettringitiques, hautes températures, température de décomposition, Physico-chimique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012/2015</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Laboratoire Matériaux et Durabilité des Constructions de Toulouse en convention CIFRE avec la société SEAC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intitulé de la thèse: Formulation et durabilité des géopolymères à base de métakaolin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mots clés: Métakaolin, Géopolymère, Durabilité, Carbonatation, Réaction alcali-granulats, Physico-chimique, Microstructure, MEB, IFTR, ATG-MS, DRX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat - Génie civil, matériaux, structures - Université Toulouse III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 - Chimie Analytique et démarche qualité - Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUT Mesures Physiques - Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de Baccalauréat série S –Lycée Camille Guérin, Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the initial water content in flash calcined metakaolin-based geopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201, pp.421-429. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.12.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and performance of flash metakaolin geopolymer concretes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.150--160. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.05.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation in the pore solution of metakaolin-based geopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.227--235. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkali-silica reaction in metakaolin-based geopolymer mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (3), pp.571--583. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-014-0445-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in Ln&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (Ln=La, Pr and Nd) oxide thin films grown by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 553, pp.71-75. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Natural and Accelerated Carbonation in Metakaolin-Based Geopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.38-43. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/ast.92.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique d’un mortier de maçonnerie médiéval et reproduction à l’identique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique d’un mortier de maçonnerie médiéval et reproduction à l’identique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and durability of metakaolin-based geopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Université Paul Sabatier - Toulouse III, 2015. English. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015TOU30085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01297848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4955117B"/>
+    <w:nsid w:val="0587D84B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D849CC4F"/>
+    <w:nsid w:val="D1CFD6A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6275510E"/>
+    <w:nsid w:val="37336FD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1226AB40"/>
+    <w:nsid w:val="19DEAAFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3081C507"/>
+    <w:nsid w:val="04317ABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395947v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Pouhet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849698v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.05.008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G92ZBW6D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849703v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.05.061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZT5MGHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849749v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0445-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ast.92.38" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bayart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJT1819F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonifas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01297848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU30085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395947v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Pouhet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849703v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.05.061" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZT5MGHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.05.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G92ZBW6D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849749v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0445-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bayart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJT1819F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ast.92.38" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonifas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01297848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU30085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>