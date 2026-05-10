--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaëlle Pouhet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019 Maître de conférences INSA Toulouse, département Génie Civil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable VAE & DPE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements: Matériaux cimentaires, Matériaux Divisés, Ingénierie des bétons, RDM, Analyse des structures statique, Initiation à la recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche : Physico-chimique des matériaux de construction, Matrice cimentaire, Matrice à faible impact environnemental, Géopolymère, Matériaux de réparatio, Maintenance, corrosion, mortier de chaux, maçonnerie ancienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018/2019</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attachée</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporaire d’Enseignement et de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Toulouse 3 - FSI/Upssitech – Toulouse - Génie Civil & Génie de l’Habitat/ LMDC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements: Mécanique des milieux continus, Résistance des matériaux, Analyse des structures, Transferts Thermiques, Matériaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche : Durabilité, attaque acide, géopolymère, MEB, microsonde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017/2018</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attachée Temporaire d’Enseignement et de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Institut National des Sciences Appliquées (INSA)/LMDC - Toulouse, dép. Génie Civil.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements: Science des matériaux, Géotechnique, Résistance des matériaux, Analyse des structures statiques et dynamiques, Topographie, Eurocode 0, 1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche : Porosité, Géopolymère, Tortuosité, Percolation, MET</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016/2017</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat post-Doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 18 mois au Laboratoire Matériaux et Durabilité des Constructions de Toulouse financé par EDF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet d’étude: Développement de liants alternatifs à haute teneur en gaz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : Matériaux à activation alcaline, Géopolymère, Liants ettringitiques, hautes températures, température de décomposition, Physico-chimique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012/2015</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Laboratoire Matériaux et Durabilité des Constructions de Toulouse en convention CIFRE avec la société SEAC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intitulé de la thèse: Formulation et durabilité des géopolymères à base de métakaolin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mots clés: Métakaolin, Géopolymère, Durabilité, Carbonatation, Réaction alcali-granulats, Physico-chimique, Microstructure, MEB, IFTR, ATG-MS, DRX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat - Génie civil, matériaux, structures - Université Toulouse III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 - Chimie Analytique et démarche qualité - Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUT Mesures Physiques - Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de Baccalauréat série S –Lycée Camille Guérin, Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the initial water content in flash calcined metakaolin-based geopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201, pp.421-429. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.12.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and performance of flash metakaolin geopolymer concretes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.150--160. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.05.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation in the pore solution of metakaolin-based geopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.227--235. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkali-silica reaction in metakaolin-based geopolymer mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (3), pp.571--583. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-014-0445-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in Ln&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (Ln=La, Pr and Nd) oxide thin films grown by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 553, pp.71-75. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Natural and Accelerated Carbonation in Metakaolin-Based Geopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.38-43. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/ast.92.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique d’un mortier de maçonnerie médiéval et reproduction à l’identique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique d’un mortier de maçonnerie médiéval et reproduction à l’identique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and durability of metakaolin-based geopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Université Paul Sabatier - Toulouse III, 2015. English. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015TOU30085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01297848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaëlle Pouhet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019 Maître de conférences INSA Toulouse, département Génie Civil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable VAE & DPE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements: Matériaux cimentaires, Matériaux Divisés, Ingénierie des bétons, RDM, Analyse des structures statique, Initiation à la recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche : Physico-chimique des matériaux de construction, Matrice cimentaire, Matrice à faible impact environnemental, Géopolymère, Matériaux de réparatio, Maintenance, corrosion, mortier de chaux, maçonnerie ancienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018/2019</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attachée</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporaire d’Enseignement et de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Toulouse 3 - FSI/Upssitech – Toulouse - Génie Civil & Génie de l’Habitat/ LMDC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements: Mécanique des milieux continus, Résistance des matériaux, Analyse des structures, Transferts Thermiques, Matériaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche : Durabilité, attaque acide, géopolymère, MEB, microsonde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017/2018</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attachée Temporaire d’Enseignement et de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Institut National des Sciences Appliquées (INSA)/LMDC - Toulouse, dép. Génie Civil.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements: Science des matériaux, Géotechnique, Résistance des matériaux, Analyse des structures statiques et dynamiques, Topographie, Eurocode 0, 1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche : Porosité, Géopolymère, Tortuosité, Percolation, MET</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016/2017</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat post-Doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 18 mois au Laboratoire Matériaux et Durabilité des Constructions de Toulouse financé par EDF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet d’étude: Développement de liants alternatifs à haute teneur en gaz.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : Matériaux à activation alcaline, Géopolymère, Liants ettringitiques, hautes températures, température de décomposition, Physico-chimique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012/2015</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Laboratoire Matériaux et Durabilité des Constructions de Toulouse en convention CIFRE avec la société SEAC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intitulé de la thèse: Formulation et durabilité des géopolymères à base de métakaolin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mots clés: Métakaolin, Géopolymère, Durabilité, Carbonatation, Réaction alcali-granulats, Physico-chimique, Microstructure, MEB, IFTR, ATG-MS, DRX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat - Génie civil, matériaux, structures - Université Toulouse III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 - Chimie Analytique et démarche qualité - Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUT Mesures Physiques - Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de Baccalauréat série S –Lycée Camille Guérin, Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the initial water content in flash calcined metakaolin-based geopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201, pp.421-429. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.12.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation in the pore solution of metakaolin-based geopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.227--235. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and performance of flash metakaolin geopolymer concretes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.150--160. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.05.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkali-silica reaction in metakaolin-based geopolymer mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (3), pp.571--583. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-014-0445-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in Ln&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (Ln=La, Pr and Nd) oxide thin films grown by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 553, pp.71-75. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Natural and Accelerated Carbonation in Metakaolin-Based Geopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.38-43. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/ast.92.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique d’un mortier de maçonnerie médiéval et reproduction à l’identique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique d’un mortier de maçonnerie médiéval et reproduction à l’identique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and durability of metakaolin-based geopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Université Paul Sabatier - Toulouse III, 2015. English. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015TOU30085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01297848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0587D84B"/>
+    <w:nsid w:val="BE3883CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D1CFD6A5"/>
+    <w:nsid w:val="9CB36AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="37336FD3"/>
+    <w:nsid w:val="18E2D785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19DEAAFB"/>
+    <w:nsid w:val="53906CA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="04317ABB"/>
+    <w:nsid w:val="16D9FEB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395947v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Pouhet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849703v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.05.061" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZT5MGHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.05.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G92ZBW6D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849749v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0445-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bayart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJT1819F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ast.92.38" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonifas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01297848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU30085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395947v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Pouhet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849698v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.05.008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G92ZBW6D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849703v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.05.061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZT5MGHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849749v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0445-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bayart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJT1819F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ast.92.38" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonifas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01297848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU30085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>