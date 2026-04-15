--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -166,377 +166,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection with Saccharomyces cerevisiae: A Promising Strategy</w:t>
+                <w:t xml:space="preserve">Field Investigation of Flavored Kombucha’s Shelf Life Unveils High Sensitivity of Microbial Dynamics Towards Assimilable Nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima El Dana</w:t>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
+                <w:t xml:space="preserve">Francois Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Hayar</w:t>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Colosio</w:t>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (5), pp.1163. </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.370-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms13051163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-024-03470-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167102v1</w:t>
+                <w:t xml:space="preserve">hal-04616122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Investigation of Flavored Kombucha’s Shelf Life Unveils High Sensitivity of Microbial Dynamics Towards Assimilable Nitrogen</w:t>
+                <w:t xml:space="preserve">Bioprotection with Saccharomyces cerevisiae: A Promising Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tran</w:t>
+                <w:t xml:space="preserve">Fatima El Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Steyer</w:t>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Verdier</w:t>
+                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+                <w:t xml:space="preserve">Salem Hayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (1), pp.370-391. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.1163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-024-03470-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms13051163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616122v1</w:t>
+                <w:t xml:space="preserve">hal-05167102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metschnikowia pulcherrima and Lachancea thermotolerans Killer Toxins: Contribution to Must Bioprotection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Hayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (9), pp.1462. </w:t>
@@ -568,377 +568,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition for Nitrogen Resources: An Explanation of the Effects of a Bioprotective Strain Metschnikowia pulcherrima on the Growth of Hanseniaspora Genus in Oenology</w:t>
+                <w:t xml:space="preserve">Exploring the role of production and release of proteins for microbial interactions in kombucha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlys Puyo</w:t>
+                <w:t xml:space="preserve">Jacqueline Rodriguez Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Scalabrino</w:t>
+                <w:t xml:space="preserve">Amaury Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Simonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Klein</w:t>
+                <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods13050724⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.116016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.116016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143945v1</w:t>
+                <w:t xml:space="preserve">hal-04594587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of production and release of proteins for microbial interactions in kombucha</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition for Nitrogen Resources: An Explanation of the Effects of a Bioprotective Strain Metschnikowia pulcherrima on the Growth of Hanseniaspora Genus in Oenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Rodriguez Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tran</w:t>
+                <w:t xml:space="preserve">Léa Scalabrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Aumeunier</w:t>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Verdier</w:t>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 198, pp.116016. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.116016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods13050724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594587v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Key Parameters Inducing Microbial Modulation during Backslopped Kombucha Fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (8), pp.1181. </w:t>
@@ -970,1717 +970,1717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection Efficiency of Metschnikowia Strains in Synthetic Must: Comparative Study and Metabolomic Investigation of the Mechanisms Involved</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of enological tannins to protect the color of Rosé wine in a 2 bioprotection strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelys Puyo</w:t>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Mas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manon Lebleux</w:t>
+                <w:t xml:space="preserve">Natalia Quijada-Morín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (21), pp.3927. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12213927⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172206v1</w:t>
+                <w:t xml:space="preserve">hal-05261389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Oenological Tannins to Protect the Colour of Rosé Wine in a Bioprotection Strategy with Metschnikowia pulcherrima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (4), pp.735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Must protection, sulfites versus bioprotection: A metabolomic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 173, pp.113383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of spontaneous, “pied de cuve” and commercial dry yeast fermentation strategies on wine molecular composition and sensory properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephania Vichi</w:t>
+                <w:t xml:space="preserve">Bioprotection Efficiency of Metschnikowia Strains in Synthetic Must: Comparative Study and Metabolomic Investigation of the Mechanisms Involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelys Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113648⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (21), pp.3927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12213927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313273v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-protection in oenology by Metschnikowia pulcherrima: from field results to scientific inquiry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">Influence of spontaneous, “pied de cuve” and commercial dry yeast fermentation strategies on wine molecular composition and sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Álvarez-Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephania Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1252973⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174 (2), pp.113648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166591v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of enological tannins to protect the color of Rosé wine in a 2 bioprotection strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Bio-protection in oenology by Metschnikowia pulcherrima: from field results to scientific inquiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Natalia Quijada-Morín</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1252973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1252973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261389v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Targeted Metabolomic Analysis of the Kombucha Production Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Microbial Interactions in Kombucha through the Lens of Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12020160⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12030235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578647v1</w:t>
+                <w:t xml:space="preserve">hal-03641242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Minimal Microbial Consortium to Determine the Origin of Kombucha Flavor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Non-Targeted Metabolomic Analysis of the Kombucha Production Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.836617⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12020160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648444v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution in Composition of Kombucha Consortia over Three Consecutive Years in Production Context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Use of a Minimal Microbial Consortium to Determine the Origin of Kombucha Flavor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berta Torres-Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Vichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11040614⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.836617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.836617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648462v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection on Chardonnay Grape: Limits and Impacts of Settling Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution in Composition of Kombucha Consortia over Three Consecutive Years in Production Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Simonin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bach</w:t>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2022/1489094⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11040614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239545v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen management during kombucha production: Roles of the matrix, microbial activity, and process parameters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">Bioprotection on Chardonnay Grape: Limits and Impacts of Settling Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Honoré-Chedozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+                <w:t xml:space="preserve">Benoît Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105, pp.104024. </w:t>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2022/1489094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648386v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Interactions in Kombucha through the Lens of Metabolomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Oxygen management during kombucha production: Roles of the matrix, microbial activity, and process parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.235. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105, pp.104024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo12030235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641242v1</w:t>
+                <w:t xml:space="preserve">hal-03648386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding Light on the Formation and Structure of Kombucha Biofilm Using Two-Photon Fluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.725379. </w:t>
@@ -2712,563 +2712,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological and technological parameters impacting the chemical composition and sensory quality of kombucha</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of ageing on lees and distillation process on fermented sugarcane molasses for the production of rum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Alexandre</w:t>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Beuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peio Elichiry-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1541-4337.12574⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 303, pp.125405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874689v1</w:t>
+                <w:t xml:space="preserve">hal-02310534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ageing on lees and distillation process on fermented sugarcane molasses for the production of rum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Beuchet</w:t>
+                <w:t xml:space="preserve">Microbiological and technological parameters impacting the chemical composition and sensory quality of kombucha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peio Elichiry-Ortiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bach</w:t>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 303, pp.125405. </w:t>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (4), pp.2050-2070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.12574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310534v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Dynamics between Yeasts and Acetic Acid Bacteria in Kombucha: Impacts on the Chemical Composition of the Beverage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">Bio-Protection as an Alternative to Sulphites: Impact on Chemical and Microbial Characteristics of Red Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9070963⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921242v1</w:t>
+                <w:t xml:space="preserve">hal-02907152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Protection as an Alternative to Sulphites: Impact on Chemical and Microbial Characteristics of Red Wines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial Dynamics between Yeasts and Acetic Acid Bacteria in Kombucha: Impacts on the Chemical Composition of the Beverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Simonin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.1308. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (7), pp.963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods9070963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907152v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress resistance during dehydration of three non-Saccharomyces wine yeast strains</w:t>
               </w:r>
@@ -3280,51 +3280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Anchieta Câmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3384,90 +3384,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nitrogen status in wine alcoholic fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 83, pp.71 - 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3501,103 +3501,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inoculation of Torulaspora delbrueckii as a bio-protection agent in winemaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Alexandre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 107, pp.451 - 461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3657,77 +3657,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3921,51 +3921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youzhong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4055,51 +4055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Charlot-Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4172,77 +4172,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclopropane Fatty Acid Synthase from Oenococcus oeni: Expression in Lactococcus lactis subsp. Cremoris and Biochemical Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mai Huong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 197 (9), pp.1063-1074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4406,51 +4406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput sequencing of amplicons for monitoring yeast biodiversity in must and during alcoholic fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,298 +4534,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsaturated fatty acids from food and in the growth medium improve growth of Bacillus cereus under cold and anaerobic conditions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-levurage Metschnikowia pulcherrima-Saccharomyces cerevisiae. Intérêts oenologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît de Sarrau</w:t>
+                <w:t xml:space="preserve">Luc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Clavel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+                <w:t xml:space="preserve">Walter Mulinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 149, pp.17-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328858v1</w:t>
+                <w:t xml:space="preserve">hal-00878737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-levurage Metschnikowia pulcherrima-Saccharomyces cerevisiae. Intérêts oenologiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Walter Mulinazzi</w:t>
+                <w:t xml:space="preserve">Unsaturated fatty acids from food and in the growth medium improve growth of Bacillus cereus under cold and anaerobic conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Sarrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zwickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.113-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2013.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647174v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-levurage Metschnikowia pulcherrima-Saccharomyces cerevisiae. Intérêts oenologiques</w:t>
               </w:r>
@@ -4837,189 +4837,189 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Mulinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 149, pp.17-20</w:t>
+              <w:t xml:space="preserve">, 2013, 149 (08/10/2013), pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878737v1</w:t>
+                <w:t xml:space="preserve">hal-02647174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast-yeast interactions revealed by aromatic profile analysis of Sauvignon Blanc wine fermented by single or co-culture of non-Saccharomyces and Saccharomyces yeasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan-Josep Gallardo-Chacón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5095,64 +5095,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclopropanation of Membrane Unsaturated Fatty Acids Is Not Essential to the Acid Stress Response of Lactococcus lactis subsp. cremoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mai Huong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 77 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5177,51 +5177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in membrane lipid composition in ethanol- and acid-adapted Oenococcus oeni cells: characterization of the cfa gene by heterologous complementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Simón Assad-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5363,51 +5363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel M. Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 188 (2), pp.147-157. </w:t>
@@ -5483,64 +5483,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5612,51 +5612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined cold, acid, ethanol shocks in Oenococcus oeni: Effects on membrane fluidity and cell viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Son Chu-Ky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5742,51 +5742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Diviès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5850,51 +5850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of osmotic cell shrinkage on the proton extrusion rate in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martinez de Maranon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6239,90 +6239,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Killer Toxins from Metschnikowia pulcherrima and Lachancea thermotolerans to Must Bioprotection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Hayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6360,103 +6360,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics to decode microbial interactions in kombucha beverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Hambourg, Germany. , 2023</w:t>
@@ -6485,103 +6485,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenols in kombucha: impact of infusion time on extraction and investigation of their behavior during &amp;quot;fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine Active Compounds 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France. </w:t>
@@ -6610,103 +6610,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenols in kombucha: Metabolomic analysis of biotransformations during fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Wine Active Compounds (WAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France. </w:t>
@@ -6735,103 +6735,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biovi : a research program for reducing chemical imput in vine and wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
@@ -6860,51 +6860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput sequencing of amplicons for monitoring yeast biodiversity in must and during alcoholic fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7011,64 +7011,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo-Van Q.B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7125,103 +7125,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving from sulfites to bioprotection: which impact on chardonnay wine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IVES, 2023, Bordeaux, France</w:t>
@@ -7302,51 +7302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th edition of the International Conference Wine Active Compounds. WAC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
@@ -7375,103 +7375,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biovi : a research promgram for reducing chemical imput in vine and wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
@@ -7513,77 +7513,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentations innovantes pour l’alimentation du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7621,103 +7621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-5 Bio-protection by one strain of &amp;lt;em&amp;gt;m. Pulcherrima&amp;lt;/em&amp;gt;: Microbiological and chemical impacts in red wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Koplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ŒNOIVAS 2019 - 11. international symposium of Œnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France. 1 p</w:t>
@@ -7893,427 +7893,427 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bioprotection en vinification blanc : Peut-on se passer du sulfitage ?</w:t>
+                <w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simonin, S</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coelho, C</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.24-25</w:t>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267186v1</w:t>
+                <w:t xml:space="preserve">hal-03255032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La bioprotection en vinification blanc : Peut-on se passer du sulfitage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Adrian</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bioprotection en vinification blanc : Peut-on se passer du sulfitage ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255032v1</w:t>
+                <w:t xml:space="preserve">hal-05267186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bactéries lactiques en oenologie : Connaissances actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize-Barnavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bactéries lactiques en oenologie : Connaissances actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier / Tec &amp; Doc, pp.172, 2008, 978-2-7430-1041-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8381,51 +8381,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88C37FB6"/>
+    <w:nsid w:val="7A7C59EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8612,51 +8612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelle-tourdot-marechal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1617-3817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05167102v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Dana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hayar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Colosio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13051163" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verdier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03470-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Hallal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14091462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143945v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Scalabrino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13050724" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rodriguez Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13081181" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1252973" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Mor&#237;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020160" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torres-Cobos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.836617" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040614" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233;-Chedozeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1489094" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030235" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03338898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.725379" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02874689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12574" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310534v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brottier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beuchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Elichiry-Ortiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125405" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9070963" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Quintanilla-Casas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01308" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.04.059" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sparrow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.04.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.02.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01137" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Tourdot-Marechal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02175" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01431375v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.983591" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Charlot-Roug&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12132" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Huong To" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1143-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511509v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Louesdon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Charlot-Rouge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635672v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-014-1427-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328858v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Sarrau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwickel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.04.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ9SGP3T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mulinazzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878737v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Josep Gallardo-Chac&#243;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.06.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N6H3XQP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140144v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sim&#243;n Assad-Garc&#237;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Chu-Ky" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tollot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2007/016238-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666371v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Augagneur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Linares" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-007-0230-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6NP2JZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beltramo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.07.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZVCV8W7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2005.09.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368229v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ouvry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Divi&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677243v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez de Maranon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gervais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291835v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaboriau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Divi&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(00)00202-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F60QPFX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696902v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Philippe Jobin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delmas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Fortier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(00)00209-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7453602Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515707v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209781v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773246v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261633v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261951v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo-Van Q.B" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250230v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736410v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Koplin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561040v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267186v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonin, S" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261536v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize-Barnavon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelle-tourdot-marechal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1617-3817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616122v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verdier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03470-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05167102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Dana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hayar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Colosio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13051163" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Hallal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14091462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rodriguez Rey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Scalabrino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13050724" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13081181" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Mor&#237;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1252973" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030235" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020160" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torres-Cobos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.836617" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040614" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233;-Chedozeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1489094" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03338898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.725379" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brottier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beuchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Elichiry-Ortiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125405" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02874689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12574" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Quintanilla-Casas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01308" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9070963" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.04.059" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sparrow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.04.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.02.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01137" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Tourdot-Marechal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02175" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01431375v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.983591" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Charlot-Roug&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12132" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Huong To" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1143-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511509v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Louesdon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Charlot-Rouge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635672v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-014-1427-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mulinazzi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328858v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Sarrau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwickel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.04.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ9SGP3T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647174v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Josep Gallardo-Chac&#243;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.06.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N6H3XQP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140144v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sim&#243;n Assad-Garc&#237;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Chu-Ky" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tollot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2007/016238-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666371v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Augagneur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Linares" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-007-0230-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6NP2JZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beltramo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.07.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZVCV8W7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2005.09.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368229v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ouvry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Divi&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677243v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez de Maranon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gervais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291835v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaboriau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Divi&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(00)00202-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F60QPFX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696902v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Philippe Jobin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delmas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Fortier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(00)00209-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7453602Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515707v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209781v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773246v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261633v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261951v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo-Van Q.B" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250230v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736410v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Koplin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561040v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261536v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize-Barnavon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>