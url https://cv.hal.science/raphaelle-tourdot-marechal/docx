--- v1 (2026-04-15)
+++ v2 (2026-05-11)
@@ -166,377 +166,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Investigation of Flavored Kombucha’s Shelf Life Unveils High Sensitivity of Microbial Dynamics Towards Assimilable Nitrogen</w:t>
+                <w:t xml:space="preserve">Bioprotection with Saccharomyces cerevisiae: A Promising Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tran</w:t>
+                <w:t xml:space="preserve">Fatima El Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Steyer</w:t>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Verdier</w:t>
+                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+                <w:t xml:space="preserve">Salem Hayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (1), pp.370-391. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.1163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-024-03470-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms13051163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616122v1</w:t>
+                <w:t xml:space="preserve">hal-05167102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection with Saccharomyces cerevisiae: A Promising Strategy</w:t>
+                <w:t xml:space="preserve">Field Investigation of Flavored Kombucha’s Shelf Life Unveils High Sensitivity of Microbial Dynamics Towards Assimilable Nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima El Dana</w:t>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
+                <w:t xml:space="preserve">Francois Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Hayar</w:t>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Colosio</w:t>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (5), pp.1163. </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.370-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms13051163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-024-03470-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167102v1</w:t>
+                <w:t xml:space="preserve">hal-04616122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metschnikowia pulcherrima and Lachancea thermotolerans Killer Toxins: Contribution to Must Bioprotection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Hayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (9), pp.1462. </w:t>
@@ -587,51 +587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of production and release of proteins for microbial interactions in kombucha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Rodriguez Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -855,90 +855,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Key Parameters Inducing Microbial Modulation during Backslopped Kombucha Fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (8), pp.1181. </w:t>
@@ -970,177 +970,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of enological tannins to protect the color of Rosé wine in a 2 bioprotection strategy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioprotection Efficiency of Metschnikowia Strains in Synthetic Must: Comparative Study and Metabolomic Investigation of the Mechanisms Involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
+                <w:t xml:space="preserve">Maelys Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Quijada-Morín</w:t>
+                <w:t xml:space="preserve">Perrine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (4), pp.735. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 12 (21), pp.3927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12213927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261389v1</w:t>
+                <w:t xml:space="preserve">hal-05172206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Oenological Tannins to Protect the Colour of Rosé Wine in a Bioprotection Strategy with Metschnikowia pulcherrima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1149,1538 +1149,1538 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (4), pp.735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Must protection, sulfites versus bioprotection: A metabolomic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 173, pp.113383. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection Efficiency of Metschnikowia Strains in Synthetic Must: Comparative Study and Metabolomic Investigation of the Mechanisms Involved</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manon Lebleux</w:t>
+                <w:t xml:space="preserve">Influence of spontaneous, “pied de cuve” and commercial dry yeast fermentation strategies on wine molecular composition and sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Álvarez-Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephania Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12213927⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174 (2), pp.113648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172206v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of spontaneous, “pied de cuve” and commercial dry yeast fermentation strategies on wine molecular composition and sensory properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephania Vichi</w:t>
+                <w:t xml:space="preserve">Bio-protection in oenology by Metschnikowia pulcherrima: from field results to scientific inquiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113648⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1252973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1252973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313273v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-protection in oenology by Metschnikowia pulcherrima: from field results to scientific inquiry</w:t>
+                <w:t xml:space="preserve">Use of enological tannins to protect the color of Rosé wine in a 2 bioprotection strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada-Morín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1252973⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166591v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Interactions in Kombucha through the Lens of Metabolomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Non-Targeted Metabolomic Analysis of the Kombucha Production Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.235. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12030235⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12020160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641242v1</w:t>
+                <w:t xml:space="preserve">hal-03578647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Targeted Metabolomic Analysis of the Kombucha Production Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Use of a Minimal Microbial Consortium to Determine the Origin of Kombucha Flavor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berta Torres-Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12020160⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.836617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.836617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578647v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Minimal Microbial Consortium to Determine the Origin of Kombucha Flavor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evolution in Composition of Kombucha Consortia over Three Consecutive Years in Production Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.836617⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11040614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648444v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution in Composition of Kombucha Consortia over Three Consecutive Years in Production Context</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">Bioprotection on Chardonnay Grape: Limits and Impacts of Settling Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Honoré-Chedozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11040614⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2022/1489094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648462v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection on Chardonnay Grape: Limits and Impacts of Settling Parameters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
+                <w:t xml:space="preserve">Oxygen management during kombucha production: Roles of the matrix, microbial activity, and process parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bach</w:t>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105, pp.104024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2022/1489094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239545v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen management during kombucha production: Roles of the matrix, microbial activity, and process parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Microbial Interactions in Kombucha through the Lens of Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105, pp.104024. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo12030235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648386v1</w:t>
+                <w:t xml:space="preserve">hal-03641242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding Light on the Formation and Structure of Kombucha Biofilm Using Two-Photon Fluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.725379. </w:t>
@@ -2770,51 +2770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peio Elichiry-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 303, pp.125405. </w:t>
@@ -2852,90 +2852,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological and technological parameters impacting the chemical composition and sensory quality of kombucha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2999,77 +2999,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Protection as an Alternative to Sulphites: Impact on Chemical and Microbial Characteristics of Red Wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3120,103 +3120,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Dynamics between Yeasts and Acetic Acid Bacteria in Kombucha: Impacts on the Chemical Composition of the Beverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (7), pp.963. </w:t>
@@ -3280,51 +3280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Anchieta Câmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3384,90 +3384,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nitrogen status in wine alcoholic fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 83, pp.71 - 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3553,51 +3553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 107, pp.451 - 461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3657,77 +3657,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3921,51 +3921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youzhong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4055,51 +4055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Charlot-Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4172,77 +4172,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclopropane Fatty Acid Synthase from Oenococcus oeni: Expression in Lactococcus lactis subsp. Cremoris and Biochemical Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mai Huong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 197 (9), pp.1063-1074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4406,51 +4406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput sequencing of amplicons for monitoring yeast biodiversity in must and during alcoholic fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,298 +4534,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-levurage Metschnikowia pulcherrima-Saccharomyces cerevisiae. Intérêts oenologiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsaturated fatty acids from food and in the growth medium improve growth of Bacillus cereus under cold and anaerobic conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Pichon</w:t>
+                <w:t xml:space="preserve">Benoît de Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Mulinazzi</w:t>
+                <w:t xml:space="preserve">Thierry Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zwickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.113-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2013.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878737v1</w:t>
+                <w:t xml:space="preserve">hal-01328858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsaturated fatty acids from food and in the growth medium improve growth of Bacillus cereus under cold and anaerobic conditions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+                <w:t xml:space="preserve">Co-levurage Metschnikowia pulcherrima-Saccharomyces cerevisiae. Intérêts oenologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Mulinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 149 (08/10/2013), pp.17-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01328858v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-levurage Metschnikowia pulcherrima-Saccharomyces cerevisiae. Intérêts oenologiques</w:t>
               </w:r>
@@ -4837,189 +4837,189 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Mulinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 149 (08/10/2013), pp.17-20</w:t>
+              <w:t xml:space="preserve">, 2013, 149, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647174v1</w:t>
+                <w:t xml:space="preserve">hal-00878737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast-yeast interactions revealed by aromatic profile analysis of Sauvignon Blanc wine fermented by single or co-culture of non-Saccharomyces and Saccharomyces yeasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan-Josep Gallardo-Chacón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5095,64 +5095,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclopropanation of Membrane Unsaturated Fatty Acids Is Not Essential to the Acid Stress Response of Lactococcus lactis subsp. cremoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mai Huong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 77 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5177,51 +5177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in membrane lipid composition in ethanol- and acid-adapted Oenococcus oeni cells: characterization of the cfa gene by heterologous complementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Simón Assad-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5363,51 +5363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel M. Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 188 (2), pp.147-157. </w:t>
@@ -5483,64 +5483,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5612,51 +5612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined cold, acid, ethanol shocks in Oenococcus oeni: Effects on membrane fluidity and cell viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Son Chu-Ky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5742,51 +5742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Diviès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5850,51 +5850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of osmotic cell shrinkage on the proton extrusion rate in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martinez de Maranon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6239,90 +6239,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Killer Toxins from Metschnikowia pulcherrima and Lachancea thermotolerans to Must Bioprotection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Hayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6360,103 +6360,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics to decode microbial interactions in kombucha beverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Hambourg, Germany. , 2023</w:t>
@@ -6485,90 +6485,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenols in kombucha: impact of infusion time on extraction and investigation of their behavior during &amp;quot;fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6610,103 +6610,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenols in kombucha: Metabolomic analysis of biotransformations during fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Wine Active Compounds (WAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France. </w:t>
@@ -6774,64 +6774,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
@@ -6860,51 +6860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput sequencing of amplicons for monitoring yeast biodiversity in must and during alcoholic fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7011,64 +7011,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo-Van Q.B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7125,103 +7125,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving from sulfites to bioprotection: which impact on chardonnay wine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IVES, 2023, Bordeaux, France</w:t>
@@ -7302,51 +7302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th edition of the International Conference Wine Active Compounds. WAC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
@@ -7414,64 +7414,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
@@ -7513,77 +7513,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentations innovantes pour l’alimentation du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7634,64 +7634,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-5 Bio-protection by one strain of &amp;lt;em&amp;gt;m. Pulcherrima&amp;lt;/em&amp;gt;: Microbiological and chemical impacts in red wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Koplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7938,51 +7938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8069,51 +8069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bioprotection en vinification blanc : Peut-on se passer du sulfitage ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8183,90 +8183,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bactéries lactiques en oenologie : Connaissances actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize-Barnavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bactéries lactiques en oenologie : Connaissances actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier / Tec &amp; Doc, pp.172, 2008, 978-2-7430-1041-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8381,51 +8381,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A7C59EB"/>
+    <w:nsid w:val="D2DC76E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8612,51 +8612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelle-tourdot-marechal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1617-3817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616122v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verdier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03470-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05167102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Dana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hayar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Colosio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13051163" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Hallal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14091462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rodriguez Rey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Scalabrino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13050724" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13081181" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Mor&#237;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1252973" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030235" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020160" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torres-Cobos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.836617" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040614" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233;-Chedozeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1489094" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03338898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.725379" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brottier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beuchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Elichiry-Ortiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125405" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02874689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12574" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Quintanilla-Casas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01308" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9070963" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.04.059" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sparrow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.04.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.02.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01137" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Tourdot-Marechal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02175" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01431375v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.983591" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Charlot-Roug&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12132" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Huong To" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1143-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511509v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Louesdon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Charlot-Rouge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635672v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-014-1427-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mulinazzi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328858v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Sarrau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwickel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.04.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ9SGP3T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647174v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Josep Gallardo-Chac&#243;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.06.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N6H3XQP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140144v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sim&#243;n Assad-Garc&#237;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Chu-Ky" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tollot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2007/016238-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666371v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Augagneur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Linares" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-007-0230-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6NP2JZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beltramo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.07.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZVCV8W7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2005.09.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368229v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ouvry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Divi&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677243v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez de Maranon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gervais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291835v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaboriau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Divi&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(00)00202-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F60QPFX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696902v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Philippe Jobin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delmas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Fortier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(00)00209-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7453602Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515707v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209781v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773246v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261633v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261951v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo-Van Q.B" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250230v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736410v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Koplin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561040v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261536v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize-Barnavon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelle-tourdot-marechal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1617-3817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05167102v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Dana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hayar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Colosio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13051163" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verdier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03470-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Hallal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14091462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rodriguez Rey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Scalabrino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13050724" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13081181" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1252973" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Mor&#237;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020160" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torres-Cobos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.836617" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040614" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233;-Chedozeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1489094" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030235" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03338898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.725379" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brottier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beuchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Elichiry-Ortiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125405" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02874689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12574" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Quintanilla-Casas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01308" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9070963" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.04.059" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sparrow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.04.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.02.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01137" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Tourdot-Marechal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02175" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01431375v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.983591" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Charlot-Roug&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12132" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Huong To" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1143-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511509v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Louesdon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Charlot-Rouge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635672v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-014-1427-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328858v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Sarrau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwickel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.04.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ9SGP3T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mulinazzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878737v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Josep Gallardo-Chac&#243;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.06.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N6H3XQP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140144v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sim&#243;n Assad-Garc&#237;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Chu-Ky" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tollot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2007/016238-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666371v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Augagneur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Linares" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-007-0230-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6NP2JZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beltramo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.07.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZVCV8W7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2005.09.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368229v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ouvry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Divi&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677243v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez de Maranon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gervais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291835v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaboriau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Divi&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(00)00202-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F60QPFX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696902v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Philippe Jobin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delmas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Fortier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(00)00209-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7453602Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515707v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209781v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773246v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261633v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261951v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo-Van Q.B" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250230v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736410v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Koplin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561040v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261536v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize-Barnavon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>